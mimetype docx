--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385068v1</w:t>
+                <w:t xml:space="preserve">hal-05410276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410276v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe consortium: transforming tumour neurosurgery with innovative hyperspectral imaging</w:t>
               </w:r>
@@ -749,51 +749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,1170 +1932,1586 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale, Paris, 12-14 janvier 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2670750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian copeptin and oxytocin profiles in anorexia nervosa: Exploring the interplay with neurohypophysis opioid tone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Eating Disorders Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (1), pp.53-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/erv.3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–function relationship of the pituitary gland in anorexia nervosa and intense physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Merabet Zennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229 (1), pp.195-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-023-02739-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI atlas of the pituitary gland in young female adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ptito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229 (4), pp.1001-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-024-02779-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between semantic and episodic memory: evidence from a case of severe anterograde amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (2), pp.95-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02643294.2023.2250532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal border zone injury predicts the functional outcome of acute MCA stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (3), pp.281-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Resting-State Functional Connectivity Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3104,948 +3520,948 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.2067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics11112067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 2D simultaneous multi-slice and 3D GRASE readout schemes for pseudo-continuous arterial spin labeling of cerebral perfusion at 3 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunathan Nanjappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pfeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.437--450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-020-00888-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary and vulnerability estimation of the internal borderzone using ischemic stroke lesion mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Varvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-58480-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomo-functional study of the cerebellum in working memory in children treated for medulloblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guichardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.207 - 213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood trauma and emotional processing circuits in schizophrenia: A functional connectivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Cancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 184, pp.69-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DTI Tractography and Functional MRI Study of the Language Connectome in Healthy Volunteers: Extensive Mapping of White Matter Fascicles and Cortical Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0152614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0152614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the in vivo identification of mechanical properties in arteries from cine MRI images: theoretical framework and validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4094,92 +4510,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (8), pp.1448 - 1461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2013.2257828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the in vivo elastic properties of common carotid arteries from MRI: a study on subjects with and without atherosclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4228,234 +4644,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (11), pp.184-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative visualisation of language fascicles by diffusion tensor imaging-based tractography in glioma surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 155 (3), pp.437-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00701-012-1580-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo velocity vector imaging and time-resolved strain rate measurements in the wall of blood vessels using MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4464,115 +4880,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrisitan Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.979-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the default mode network is task-dependant in chronic schizophrenia patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4581,144 +4997,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 125 (2-3), pp.110-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition des réponses automatiques au test du Hayling dans la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massoubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4767,92 +5183,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (4), pp.277-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain activation during executive processes in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4861,812 +5277,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173 (3), pp.170-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI study of cortical representation of mechanical allodynia in patients with neuropathic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Convers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-G Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 63 (10), pp.1838-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/01.wnl.0000144177.61125.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03551084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain abnormalities underlying limb apraxia in corticobasal degeneration: an fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (3), pp.214-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31887/DCNS.2001.3.3/obeauchet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31887/DCNS.2001.3.3/obeauchet⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04949002v1</w:t>
-              </w:r>
-[...414 lines deleted...]
-                <w:t xml:space="preserve">hal-04181637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5939,51 +5939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDF25BA0"/>
+    <w:nsid w:val="EC2632D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6170,51 +6170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scfa8811" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4033-0683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087309750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W1B.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet Zennadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02739-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02779-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunathan Nanjappa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeuffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00888-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Marinescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58480-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ha Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guichardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schiff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623874v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152614" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-012-1580-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292662443CB5B2E7F10EF128E03C52BB52268E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHGNKQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2009.02.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H363R3CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barral" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/DCNS.2001.3.3/obeauchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scfa8811" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4033-0683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087309750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W1B.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet Zennadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02739-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02779-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunathan Nanjappa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeuffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00888-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Marinescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58480-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ha Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guichardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schiff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.093" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-012-1580-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292662443CB5B2E7F10EF128E03C52BB52268E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.11.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHGNKQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2009.02.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H363R3CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/DCNS.2001.3.3/obeauchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>