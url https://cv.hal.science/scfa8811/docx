--- v1 (2026-04-13)
+++ v2 (2026-05-24)
@@ -181,429 +181,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-State RGB Parcellation: A Data-Driven Approach for Intra-operative Functional Brain Mapping</w:t>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Schneider</w:t>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.W1B.3, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W1B.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410271v1</w:t>
+                <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resting-State RGB Parcellation: A Data-Driven Approach for Intra-operative Functional Brain Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.W1B.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W1B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410276v1</w:t>
+                <w:t xml:space="preserve">hal-05410271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernand Fort</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385068v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe consortium: transforming tumour neurosurgery with innovative hyperspectral imaging</w:t>
               </w:r>
@@ -723,77 +723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional Magnetic Resonance Imaging maps a task-based and resting-state study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,51 +900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
@@ -1101,286 +1101,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Alston</w:t>
+                <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700652v1</w:t>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josset</w:t>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original identification method based on image registration and FEA for the in vivo estimation of arteries elastic properties</w:t>
               </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 534 colloquium on Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2012, 8th european conference on solid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
@@ -1629,51 +1629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo time-resolved sub-pixel measurements of wall deformation in the common carotid artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrisitan Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massoubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,237 +1932,3512 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale, Paris, 12-14 janvier 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circadian copeptin and oxytocin profiles in anorexia nervosa: Exploring the interplay with neurohypophysis opioid tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Doua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.3125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure–function relationship of the pituitary gland in anorexia nervosa and intense physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Merabet Zennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (1), pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-023-02739-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI atlas of the pituitary gland in young female adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ptito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (4), pp.1001-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02779-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between semantic and episodic memory: evidence from a case of severe anterograde amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.95-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02643294.2023.2250532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal border zone injury predicts the functional outcome of acute MCA stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (3), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraoperative Resting-State Functional Connectivity Based on RGB Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of 2D simultaneous multi-slice and 3D GRASE readout schemes for pseudo-continuous arterial spin labeling of cerebral perfusion at 3 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunathan Nanjappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pfeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.437--450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-020-00888-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary and vulnerability estimation of the internal borderzone using ischemic stroke lesion mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Varvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58480-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomo-functional study of the cerebellum in working memory in children treated for medulloblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guichardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.207 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childhood trauma and emotional processing circuits in schizophrenia: A functional connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined DTI Tractography and Functional MRI Study of the Language Connectome in Healthy Volunteers: Extensive Mapping of White Matter Fascicles and Cortical Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0152614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for the in vivo identification of mechanical properties in arteries from cine MRI images: theoretical framework and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1448 - 1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2257828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the in vivo elastic properties of common carotid arteries from MRI: a study on subjects with and without atherosclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.184-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraoperative visualisation of language fascicles by diffusion tensor imaging-based tractography in glioma surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nuti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (3), pp.437-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-012-1580-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo velocity vector imaging and time-resolved strain rate measurements in the wall of blood vessels using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitan Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.979-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the default mode network is task-dependant in chronic schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2-3), pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2010.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition des réponses automatiques au test du Hayling dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massoubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (4), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2009.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain activation during executive processes in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (3), pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2009.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An fMRI study of cortical representation of mechanical allodynia in patients with neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Convers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-G Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (10), pp.1838-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000144177.61125.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03551084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain abnormalities underlying limb apraxia in corticobasal degeneration: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (3), pp.214-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31887/DCNS.2001.3.3/obeauchet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,3503 +5445,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181637v1</w:t>
-              </w:r>
-[...3273 lines deleted...]
-                <w:t xml:space="preserve">hal-04949002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5684,51 +5684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Optimisation des Techniques d’Imagerie par Résonance Magnétique en Neurosciences Cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université jean Monnet - Saint-Etienne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,51 +5778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of acute ischemic stroke lesions on diffusion weighted and perfusion weighted magnetic resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imaging. Université Claude Bernard Lyon 1, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5939,51 +5939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC2632D0"/>
+    <w:nsid w:val="54D6CECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6170,51 +6170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scfa8811" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4033-0683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087309750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W1B.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet Zennadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02739-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02779-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunathan Nanjappa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeuffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00888-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Marinescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58480-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ha Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guichardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schiff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.093" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-012-1580-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292662443CB5B2E7F10EF128E03C52BB52268E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.11.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHGNKQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2009.02.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H363R3CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/DCNS.2001.3.3/obeauchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scfa8811" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4033-0683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087309750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W1B.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merabet Zennadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02739-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02779-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunathan Nanjappa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeuffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00888-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Marinescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58480-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ha Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guichardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schiff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623874v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152614" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-012-1580-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292662443CB5B2E7F10EF128E03C52BB52268E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHGNKQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2009.02.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H363R3CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barral" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/DCNS.2001.3.3/obeauchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>