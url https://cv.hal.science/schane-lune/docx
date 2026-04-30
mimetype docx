--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -100,247 +100,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour construire des ressources et des évaluations</w:t>
+                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Jun 2024, Laval, France. pp.40-51</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Louvain, Jan 2024, Louvain-La-Neuve, Belgique. pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682664v1</w:t>
+                <w:t xml:space="preserve">hal-04482126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
+                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour construire des ressources et des évaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UC Louvain, Jan 2024, Louvain-La-Neuve, Belgique. pp.53-63</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Jun 2024, Laval, France. pp.40-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482126v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation du pair-programming en spécialité NSI en classe de première pour l’acquisition de compétences en programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Brest, France. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -397,64 +397,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION ET ANALYSE D'UNE ACTIVITÉ INSTRUMENTÉE POUR LA DÉCOUVERTE DE LA NOTION DE PILE EN SPÉCIALITÉ NSI EN TERMINALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -550,77 +550,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’un environnement pour l’apprentissage de la programmation fonctionnelle et de la récursivité en terminale NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -814,51 +814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>