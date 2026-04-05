--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -66,3806 +66,3806 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoo: A Framework for the Verification of Concurrent OCaml 5 Programs using Separation Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (POPL), pp.1702-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3776701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail Modulo Cons, OCaml, and Relational Separation Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (POPL), pp.2337-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3704915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snapshottable Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (ICFP), pp.338-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coqlex: Generating Formally Verified Lexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendlasida Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strassburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2024/8/3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912170v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debootstrapping without Archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2022/6/13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A practical mode system for recursive definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yallop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (POPL), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3434326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin: a language server for OCaml (experience report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Réfis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (ICFP), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3236798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correctness of Speculative Optimizations with Dynamic Deoptimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Ho Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (POPL), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3158137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capturing the Future by Replaying the Past Functional Pearl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Solar-Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (ICFP), pp.1 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3236771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional type inference for ML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alistair O'Brien</w:t>
+                <w:t xml:space="preserve">On the design and implementation of Modular Explicits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WITS 2026. 5th Workshop on the Implementation of Type Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">JFLA 2026 – 37es Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Kerjean; Yannick Zakowski, Jan 2026, Oberbronn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438513v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design and implementation of Modular Explicits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vivien</w:t>
+                <w:t xml:space="preserve">Omnidirectional type inference for ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2026 – 37es Journées Francophones des Langages Applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Kerjean; Yannick Zakowski, Jan 2026, Oberbronn, France</w:t>
+              <w:t xml:space="preserve">WITS 2026. 5th Workshop on the Implementation of Type Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428136v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storable types: free, absorbing, custom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correct tout seul, sûr à plusieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backtracking reference stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.190-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OCaml use case for strong call-by-need reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Déboîter les constructeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaëlle Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML 2022 - ML Family Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoit Montagu, Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Saint-Médard-d'Excideuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947986v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxroot, fast movable GC roots for a better FFI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Munch-Maccagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML Family Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Montagu, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déboîter les constructeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An OCaml use case for strong call-by-need reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chataing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+                <w:t xml:space="preserve">Nathanaëlle Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Saint-Médard-d'Excideuil, France</w:t>
+              <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML 2022 - ML Family Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Montagu, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510931v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tail Modulo Cons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2021 - Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Saint Médard d’Excideuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantified Applicatives: API design for type-inference constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML Family Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Jersey City / Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation validation of a pattern-matching compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML Family Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, New Jersey /Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unboxing Mutually Recursive Type Definitions in OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lepigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2019 - 30 èmes journées francophones des langages applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional programming with $λ$-tree syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3354166.3354177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preview of a tutorial on L (polarized μμ-tilde)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FabULous Interoperability for ML and a Linear Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOPE 2018 - 7th ACM SIGPLAN Workshop on Higher-Order Programming with Effects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Foundations of Software Science and Computation Structures (FoSSaCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89366-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992294v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération aléatoire de programmes guidée par la vivacité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A preview of a tutorial on L (polarized μμ-tilde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Miquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Munch-Maccagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2018 - Journées Francophones des Langages Applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">HOPE 2018 - 7th ACM SIGPLAN Workshop on Higher-Order Programming with Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682691v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FabULous Interoperability for ML and a Linear Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Génération aléatoire de programmes guidée par la vivacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergö Barany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amal Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Foundations of Software Science and Computation Structures (FoSSaCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFLA 2018 - Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Banyuls-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929158v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Program Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Summit on Advances in Programming Languages (SNAPL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding equivalence with sums and the empty type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguous pattern variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maranget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Réfis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCaml 2016: The OCaml Users and Developers Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nara, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polarised Intermediate Representation of Lambda Calculus with Sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Munch-Maccagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP'2015: European Conference on Programming Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirtieth Annual ACM/IEEE Symposium on Logic In Computer Science (LICS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095390v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focusing on extensional rewriting with sums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Normalization by realizability also evaluates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Évariste Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235372v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization by realizability also evaluates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-focusing on extensional rewriting with sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
+              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099138v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarised Intermediate Representation of Lambda Calculus with Sums</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Which simple types have a unique inhabitant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth Annual ACM/IEEE Symposium on Logic In Computer Science (LICS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th ACM SIGPLAN International Conference on Functional Programming (ICFP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160579v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which simple types have a unique inhabitant?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th ACM SIGPLAN International Conference on Functional Programming (ICFP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ESOP'2015: European Conference on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235596v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding unique inhabitants with sums (work in progress)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-typed generic smart-fuzzing for APIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Protzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML'14 - ACM SIGPLAN ML Family Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GADTs meet subtyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tracking Data-Flow with Open Closure Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémy</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2013 - 22nd European Symposium on Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPAR 2013 - 19th International Conference Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Stellenbosch, South Africa. pp.710-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772993v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Data-Flow with Open Closure Types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GADTs meet subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Hoffmann</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 2013 - 19th International Conference Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOP 2013 - 22nd European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.554-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37036-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911656v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADTs Meet Subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADT meet subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macaque : Interrogation sûre et flexible de base de données depuis OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ving et unième journées francophones des langages applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, La Ciotat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495977v1</w:t>
-              </w:r>
-[...1022 lines deleted...]
-                <w:t xml:space="preserve">hal-01646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3883,77 +3883,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnidirectional type inference for ML: principality any way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Cambridge, INRIA, IRIF, Université Paris Cité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,51 +3971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained generation of well-typed program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria - Paris 7. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4037,64 +4037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4116,64 +4116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Data-Flow with Open Closure Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8345, INRIA. 2013, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4195,64 +4195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADT meet Subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8114, INRIA. 2012, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4319,51 +4319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The free bifibration on a functor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Zeilberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-or-more approximation for intuitionistic logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which types have a unique inhabitant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programming Languages [cs.PL]. Université Paris-Diderot, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4728,51 +4728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mecca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lepigre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Barany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max New" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maranget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;fis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160579v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Protzenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05467809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yallop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434326" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koppel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Solar-Lezama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236798" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Yee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Goel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05357986v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01309712v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05467809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674637" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yallop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;fis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Yee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Goel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koppel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Solar-Lezama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236771" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mecca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lepigre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max New" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Barany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maranget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160579v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Protzenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05357986v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01309712v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>