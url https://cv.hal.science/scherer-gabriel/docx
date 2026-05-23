--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -2843,269 +2843,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarised Intermediate Representation of Lambda Calculus with Sums</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-focusing on extensional rewriting with sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth Annual ACM/IEEE Symposium on Logic In Computer Science (LICS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160579v2</w:t>
+                <w:t xml:space="preserve">hal-01235372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization by realizability also evaluates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Évariste Dagand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focusing on extensional rewriting with sums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarised Intermediate Representation of Lambda Calculus with Sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Munch-Maccagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirtieth Annual ACM/IEEE Symposium on Logic In Computer Science (LICS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235372v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which simple types have a unique inhabitant?</w:t>
               </w:r>
@@ -3249,204 +3249,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding unique inhabitants with sums (work in progress)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-typed generic smart-fuzzing for APIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Protzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TYPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ML'14 - ACM SIGPLAN ML Family Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094127v1</w:t>
+                <w:t xml:space="preserve">hal-01094006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-typed generic smart-fuzzing for APIs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciding unique inhabitants with sums (work in progress)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML'14 - ACM SIGPLAN ML Family Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">TYPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094006v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Data-Flow with Open Closure Types</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05467809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674637" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yallop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;fis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Yee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Goel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koppel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Solar-Lezama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236771" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mecca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lepigre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max New" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Barany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maranget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160579v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Protzenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05357986v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01309712v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05467809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674637" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yallop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;fis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Yee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Goel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koppel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Solar-Lezama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236771" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mecca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lepigre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max New" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Barany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maranget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160579v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Protzenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04607309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05357986v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Clarke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01309712v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>