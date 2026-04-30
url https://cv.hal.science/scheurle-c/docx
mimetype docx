--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolyn Scheurle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene coastal hydrographic and climate changes in the eastern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Luise Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gyllencreutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Klitgaard-Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (7), pp.987--1001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683606hl989rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 800-year reconstruction of Elbe River discharge and German Bight sea-surface salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.429--434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl802rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotopes as recorders of salinity and river discharge in the German Bight, North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.130--136. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-003-0133-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting careers for a blue future: the new specialization track on “Ocean Literacy, Education and Communication&amp;quot; as part of the International Master in Marine Biological Resources, IMBRSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Copejans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dromgool-Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - un programme d'éducation international pour découvrir l'Océan et les sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national "Activons les sciences en classe !", La main à la pâte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-based outreach activities to foster an ocean-literate generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OneArgo AST-23 meeting, Monaco Ocean Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Unknown, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Challenge Framework: A Guide for the Development and Implementation of Blue Challenges at Schools (HCMR Symposium, Session: , oral presentation and short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Merlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mogias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCMR Symposium, Session: Mediterranean Sea (and Fresh Water) Literacy in the Era of 2030 Agenda for Sustainable Development and Decade of Ocean Science for Sustainable Development (2021-2030)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Argolida, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float: an international educational program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Ocean Observers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join the Ocean Literacy Movement and Reach Out to Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Chiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lorenzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN - 4th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, dissemination and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCell ITN Graduate workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ocean Observers – an international outreach and education network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rusciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourcuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean’Obs19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Mer et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Opportunities in Global Ocean Science Education and Partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Océan – dissemination and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResponSEAble - ocean literacy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ocean Observers Educational Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short stories about the ocean, an art integrated project into the elementary curriculum, using shadow theatre and video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon océan & moi : Network and teamwork to better connect people, science and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Mom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching young people to be curious, to observe the environment, to think critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Stories About the Ocean: An Art integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float&amp;quot;: An initiative designed for middle school students to follow the voyage of a Bio-Argo profiling float and share experiences with oceanographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating about marine discovers as well as marine discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi: an outreach program with an important &amp;quot;remote&amp;quot; communication component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between scientists, teachers and students to develop educational tools and share experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Euro-Argo education web site: Using Argo data to teach data analysis and marine science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Byfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ocean chemistry and biology using real-time data from profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Jane Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Riser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A french outreach initiative including oceanographic autonomous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap with science in teaching young people, a real challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi&amp;quot;: share research with oceanographers and discover our oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating profiling floats with extended capabilities in future education and outreach activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Atlas of the French Mediterranean Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences radioécologiques sur l’environnement marin d’un accident dans le port de Toulon. Activités humaines–sensibilité socio-économique face à une pollution marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région méditerranéenne : un haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roddier-Quefelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolyn Scheurle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene coastal hydrographic and climate changes in the eastern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Luise Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gyllencreutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Klitgaard-Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (7), pp.987--1001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683606hl989rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 800-year reconstruction of Elbe River discharge and German Bight sea-surface salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.429--434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl802rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotopes as recorders of salinity and river discharge in the German Bight, North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hebbeln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.130--136. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-003-0133-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - un programme d'éducation international pour découvrir l'Océan et les sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national "Activons les sciences en classe !", La main à la pâte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting careers for a blue future: the new specialization track on “Ocean Literacy, Education and Communication&amp;quot; as part of the International Master in Marine Biological Resources, IMBRSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Copejans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dromgool-Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-based outreach activities to foster an ocean-literate generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OneArgo AST-23 meeting, Monaco Ocean Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Unknown, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Challenge Framework: A Guide for the Development and Implementation of Blue Challenges at Schools (HCMR Symposium, Session: , oral presentation and short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Merlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mogias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCMR Symposium, Session: Mediterranean Sea (and Fresh Water) Literacy in the Era of 2030 Agenda for Sustainable Development and Decade of Ocean Science for Sustainable Development (2021-2030)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Argolida, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float: an international educational program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Ocean Observers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join the Ocean Literacy Movement and Reach Out to Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Chiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lorenzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN - 4th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, dissemination and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCell ITN Graduate workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ocean Observers – an international outreach and education network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rusciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourcuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean’Obs19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Mer et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Opportunities in Global Ocean Science Education and Partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ocean Observers Educational Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Océan – dissemination and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResponSEAble - ocean literacy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short stories about the ocean, an art integrated project into the elementary curriculum, using shadow theatre and video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon océan & moi : Network and teamwork to better connect people, science and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Mom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching young people to be curious, to observe the environment, to think critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Stories About the Ocean: An Art integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float&amp;quot;: An initiative designed for middle school students to follow the voyage of a Bio-Argo profiling float and share experiences with oceanographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating about marine discovers as well as marine discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi: an outreach program with an important &amp;quot;remote&amp;quot; communication component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between scientists, teachers and students to develop educational tools and share experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Euro-Argo education web site: Using Argo data to teach data analysis and marine science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Byfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ocean chemistry and biology using real-time data from profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Jane Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Riser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A french outreach initiative including oceanographic autonomous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap with science in teaching young people, a real challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi&amp;quot;: share research with oceanographers and discover our oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating profiling floats with extended capabilities in future education and outreach activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Atlas of the French Mediterranean Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences radioécologiques sur l’environnement marin d’un accident dans le port de Toulon. Activités humaines–sensibilité socio-économique face à une pollution marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région méditerranéenne : un haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roddier-Quefelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebbeln" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Luise Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kristensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Klitgaard-Kristensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl989rp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl802rp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FHDQ29KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-003-0133-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNMV514Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alvisi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koulouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mogias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorenzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rusciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourcuff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Branchereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mclean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hotaling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Mom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Byfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Jane Perry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Th&#233;bault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roddier-Quefelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebbeln" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Luise Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kristensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Klitgaard-Kristensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl989rp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl802rp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FHDQ29KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-003-0133-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNMV514Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alvisi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koulouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mogias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorenzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rusciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourcuff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Branchereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mclean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hotaling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Mom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Byfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Jane Perry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Th&#233;bault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roddier-Quefelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>