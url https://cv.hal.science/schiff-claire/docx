--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -533,174 +533,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Newcomers in French multi-ethnic cities and schools: the diverging experiences of first and later generations of immigrant adolescents in disadvantaged urban neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.431-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1447/85711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Blédards » et « Banlieusard » : un face-à-face sous influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Zindigné(e)s !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553520v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution scolaire et les élèves migrants : peut mieux faire</w:t>
               </w:r>
@@ -1666,165 +1666,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des circulaires nationales aux circuits locaux : quelle place pour les élèves allophones nouvellement arrivés à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EVASCOL École, migration, itinérance. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Apr 2018, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02273245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches de l’altérité chez les enseignants dans quatre pays européens : France, Danemark, Allemagne, Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontres du Réseau international éducation et diversité (RIED) : Communautés éducatives : formations et pratiques en contexte de diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273848v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02273245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école française face aux nouvelles figures de l’immigration : le cas d’enfants de migrants roms bulgares et de réfugiés syriens dans des territoires scolaires contrastés</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jhetp.v22i5.5203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perroton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.002.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2000.1802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fouquet-Chauprade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/beurs-et-bledards/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Szalai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/la-categorisation-des-acteurs-du-droit-dasile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92741-1_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jhetp.v22i5.5203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perroton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.002.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2000.1802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fouquet-Chauprade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/beurs-et-bledards/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Szalai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/la-categorisation-des-acteurs-du-droit-dasile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92741-1_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137308634_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>