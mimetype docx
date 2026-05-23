--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Schmidt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentley Mark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Quiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aleinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (10), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bond albedo map of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.L21. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ganymede Laser Altimeter (GALA) on the Jupiter Icy moons Explorer (JUICE) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Lingenauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keigo Enya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-025-01149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultIHeaTS: A Fast and Stable Thermal Solver for Multilayered Planetary Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (10), pp.215. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad6d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Southern Polar cap during MY34-36 with ExoMars-TGO NOMAD LNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.115698. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of volumetric abundance of intimate mixture using Bayesian MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Koirala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 424, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2024.3463401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LunaIcy: Exploring Europa’s Icy Surface Microstructure through Multiphysics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (10), pp.216. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad6d6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of the Seasonal Deposits at the Martian North Polar Region From Shadow Variations of Fallen Ice Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa M. Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, 6, pp. 247-263. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy L Chubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sousa-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei N Yurchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAS Techniques and Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.636-690. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04537914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for transient morning water frost deposits on the Tharsis volcanoes of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valantinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01457-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced ice compaction and subsurface porosity on icy moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 413 (6), pp.247-263. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of chemical species for Europa’s surface using Galileo/NIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.115379. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Radiative Transfer for Surface Spectral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.5503303. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3263356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar ocean stability on Mars 3 Gy ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.e2112930118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2112930118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03718991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Level Variations of the Martian Seasonal South Polar Cap From Co-Registration of MOLA Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Ice Observation at High Spectral Resolution With ExoMars/TGO NOMAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. G. Carrozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for mapping temporal height variations of the seasonal CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; snow/ice caps at the Martian poles by co-registration of MOLA profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Steinbrügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Thor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2022.105446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Level Variations of the Martian Seasonal North Polar Cap From Co-Registration of MOLA Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Steinbrügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NOMAD on ExoMars Trace Gas Orbiter: Part 3 - LNO validation and instrument stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NOMAD on ESA's ExoMars Trace Gas Orbiter: Part 2 - The Limb, Nadir and Occultation (LNO) channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Depiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megashears and hydrothermalism at the Martian crustal dichotomy in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.282. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00612-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Freezing Cryomagma Reservoirs in Viscoelastic Ice Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel M. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac75bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Atmospheric Cl Isotopic Ratio on Mars: Implications for Planetary Evolution and Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Liuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo L. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.e2021GL092650. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Ganymede's photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for automatic identification of new minor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.107361. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on effusive cryovolcanic eruptions on Europa using topography obtained from Galileo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 361, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Appearance of Hydrogen Chloride on Mars and a Striking Similarity With the Water Vapor Vertical Distribution Observed by TGO/NOMAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin T. Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), pp.e2021GL092506. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for precise geometry determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.105081. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryomagma ascent on Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113369. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of BRDF sampling and bias on the average photometric behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 317, pp.10 - 26. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.E2-E2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Martian dust storm impact on atmospheric H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.E1-E1. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal topography of several planetary bodies in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.14 - 20. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Europa’s photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Betsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Svedhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of the atmospheres, surfaces, and exomoons of nearby rocky exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.247 - 256. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26464/epp2018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice state evolution during spring in Richardson crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 315, pp.158 - 173. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of recurring slope lineae on Mars by rarefied gas-triggered granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Kocifaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Meresescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.270-273. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 278, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the characteristics of slab ice covering snow by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 ((5)), pp.2113-2128. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-2113-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian surface microtexture from orbital CRISM multi-angular observations: A new perspective for the characterization of the geological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.30-51. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control of sediment transport from the Himalayas to the proximal NE Bengal Fan during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148:, pp.1-16 (IF 4,521). </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength dependence of scattering properties in the VIS-NIR and links with grain-scale physical and compositional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pilorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 267, pp.296-314. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03744576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 Feb 19 outburst of comet 67P/CG: an ESA Rosetta multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stephen Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S220-S234. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01368002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Mars volcanic sulfur storage in the upper cryosphere and formation of transient SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-rich atmospheres during the Hesperian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.2226-2233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength dependence of scattering properties in the VIS-NIR and links with grain-scale physical and compositional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pilorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 267:, pp.296-314 (IF 2,84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model for contaminated rough slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douté Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (31), pp.9228-9241. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal multifractal Martian topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.713-722. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-22-713-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model for contamined rough slabs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 ((31):), pp.9228-9241 (IF 1,598)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bortolino Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.45 - 51. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerals detection for hyperspectral images using adapted linear unmixing : LinMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.61-74 (IF 3,161). </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reflectance of Mars observed by CRISM/MRO : 2. Estimation of surface photometric properties in Gusev Crater and Meridiani Planum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3), pp.534-559. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JE004194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reflectance of Mars observed by CRISM/MRO: 1. Multi-angle Approach for Retrieval of Surface Reflectance from CRISM observations (MARS-ReCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.514-533. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JE004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.878-891. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unmixing of MEx/OMEGA hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Themelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Rontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Koutroumbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.022. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and validation of techniques for spectral unmixing of hyperspectral Images: a planetary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4341-4358. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2140377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice in the dark dune spots of Richardson crater on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Null Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger and aperture of the surface detector array of the Pierre Auger observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 613, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Effect of Molecular and Aerosol Conditions in the Atmosphere on Air Fluorescence Measurements at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.108-129. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Depth of Maximum of Extensive Air Showers above 10^18 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.091101. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory&amp;quot; [Astroparticle Physics 32(2) (2009), 89-99]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.65-67. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation of the Martian CO2 seasonal South Polar Cap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 ((10)), pp.:1129-1138 (IF 2.067). </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy spectrum of cosmic rays above 10^18 eV using the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 685, pp.239-246. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo control of seasonal South Polar cap recession on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (issue 2), p. 374-394. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo control of seasonal south polar cap recession on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.374. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.89-99. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limit on the cosmic-ray photon fraction at EeV energies from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.399-406. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2pt : an enhanced 2 point correlation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. T. de Mello Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Olinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 07, pp.023. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2009/07/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decomposition of Mars hyperspectral data by ICA and Bayesian positive source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2194-2208. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the highest-energy cosmic rays with the positions of nearby active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.188-204. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the suppression of the flux of cosmic rays above 4x10^19 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.061101. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Correlation of the highest-energy cosmic rays with the positions of nearby active galactic nuclei&amp;quot; [Astroparticle Physics 29(3) (2008) 188-204]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.45. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beilicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466, pp.543-554. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVANGLET: an efficient supervised classifier for hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5), pp.1374--1385. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.890577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the CO2 Ice Evolution in Sisyphi Cavi Gullies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Leclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cateline Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 (EPSC-DPS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble des solutions parcimonieuses exactes en démélange spectral : algorithme garanti et analyse des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Foix-Colonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Latif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Best Sparse Solutions for Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Foix-Colonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Latif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMEGA-Py Python module: a complete and easy way to work with OMEGA/MEX observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stcherbinine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iapetus: Investigating the most dramatic hemispheric dichotomy in the Solar system with radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-618, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insigths into scattering and thermal anomalies at Enceladus’ SPT from the active and passive Cassini radar observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1032, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Martian subsurface from the observation of the Rover Subsurface Penetrating Radar (RoSPR) onboard Tianwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-441, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04688317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of radargrams of the Martian subsurface to constrain scatterer sizes-Application to RoSPR/Zhurong and RIMFAX/Perseverance GPR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Brighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-439, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Europa's surface using Galileo/NIMS data and MCMC modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variation of Europa&#8217;s regional photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Braude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Jovian moons' surfaces in the infrared using the Galileo/NIMS database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03901991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Bayesian methods for spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral unmixing with positivity, sparsity and group exclusivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold late Hesperian Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sejourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Science Congress 2021, Sep 2021, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary VO services on VESPA : MCD, SPICAM and EXOTOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-267, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging datasets for photometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Europa's photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Europa's photometry in preparation of the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Europa's plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-508-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS and PDS4: Planetary Surface Data Interoperability Made Easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science Informatics and Data Analytics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, St. Louis, Missouri, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric study of Europa with Hapke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Hapke's Parameters on Selected Areas of Eurapa Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes exactes de démélange spectral en norme L0 et contraintes de parcimonie structurée à l'aide de MIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la ROADEF (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing with Sparsity and Structuring Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Whispers (2018) : 9th Workshop on Hyperspectral Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/whispers.2018.8747046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards photometry of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS Format for Planetary Surfaces: Bridging the Gap Between FITS World Coordinate Systems and Geographical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.1870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-SO2 clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dartois E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote sensing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.88900S-88900S-9, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation parallèle d'une méthode d'estimation des cartes d'abondances en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI pour le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brrest, France. pp.CD ROIM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel implementation of a primal-dual interior-point optimization method for fast abundance maps estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOV 2012, Environnemnts planétaires et origines de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de clathrates hydrates de CO2-SO2 sur Mars primitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of hyperspectral data in planetary remote sensing: extraction and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. Paper 2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a small set of hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2011) @ EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet society, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active jets and slab ice in the seasonal south polar cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorisation in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active jets and slab ice in the Seasonal South Polar Cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Water Ice in the Dark Dune Spots of Mars Using CRISM Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Null Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying new spectral unmixing technique to Martian hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Martian and Venusian hyperspectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.B1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice patches in Richardson crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic detection of Titan's clouds in VIMS/Cassini hyperspectral images using a new automated algorithm, IEEE Transactions on Geoscience and Remote Sensing, Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2010.5594893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band processing of observations of the polar regions of Mars with OMEGA imaging spectrometer on board Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approximation techniques for unsupervised hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unmixing of MEx/OMEGA hyperspectral data using a MAP estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Themelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koutroumbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic detection of Titan's clouds in VIMS/CASSINI hyperstrectral images using a new automated algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of Mars Polar processes as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of optimized Bayesian source separation for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-image unsupervised spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on martian hyperspectral images using bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Sources of Cosmic Rays and Related Measurements with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Cosmic Ray Composition and Air Shower Structure with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on hyperspectral images using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Monitoring of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations of and Future Plans for the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate approach for evaluating the composition of Meridiani spherules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude d'Uston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cosmic Ray Energy Spectrum and Related Measurements with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Accumulation of the Seasonal South Polar Cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Characterization of the South Seasonal Cap of Mars During Recession from OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal distributions of the water ice annulus during recession of the northern seasonal condensates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Williamsburg, Virginia, United States. pp.9008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Release of CO2 During Southern Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Mars Atmosphere: Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Williamsburg, Virginia, United States. pp.9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00365729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended water vapour sources during recession of the northern seasonal condensates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Water cycle workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended water vapour sources during recession of the northern seasonal condensates on mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 2007 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply ICA on Actual Data? Example of Mars Hyperspectral Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Numerical Package for the Modeling of Mars Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deforas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.1836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Insolation Control the Seasonnal South Cap Recession of Mars?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Characterization of the South Seasonal Cap of Mars From OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Nordic Signal Processing Symposium (NORSIG'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterization of the south seasonal cap of Mars during its recession from OMEGA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the south polar cap recession as viewed by OMEGA/MEX using automatic detection of H2O and CO2 ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of H2O and CO2 Ices in OMEGA/MEX Images for the Monitoring of the South Polar Cap Recession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Houston, United States. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récession de la calotte sud de Mars vue par Omega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recession of the Northern Seasonal Condensates on Mars by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars Using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Nordic Signal Processing Symposium (NORSIG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00362037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical meaning of independent components and artifacts removal of hyperspectral data from Mars using ICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Physical Characterization of the South Seasonal Cap of Mars from Omega Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Statistical Methods for the Classification of Polar Terrains on Mars Observed by OMEGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mars Express Science Conference, ESA/ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a collection of planetary hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Poster Programme SSS2.2/EMRP15/GM10.2/PS7.0, pp.EGU2011-13174, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des clathrates de méthane en conditions martiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Crater Database: A participative project for the classification of the morphological characteristics of large Martian craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America Special Paper 550, 2021, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2021.2550(29)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exotic Processes Driving Ephemeral Seasonal Surface Change on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganna Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Mars. Recent and Current Landscape Evolution of the Red Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-186, 2018, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813018-6.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGRE Technical Brochure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malozemoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE Technical Brochure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIGRE, pp.ISBN: 978-2-85873-105-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de la surface de Mars par imagerie hyperspectrale OMEGA. Suivi spatio-temporel et étude des dépôts saisonniers de CO2 et H2O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00192298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGES DE VOLATILS ENTRE SURFACE ET ATMOSPHÈRE SUR MARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planétologie. Paris-Sud XI, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01085029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Schmidt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentley Mark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Quiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aleinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (10), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bond albedo map of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.L21. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ganymede Laser Altimeter (GALA) on the Jupiter Icy moons Explorer (JUICE) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Lingenauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keigo Enya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-025-01149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Southern Polar cap during MY34-36 with ExoMars-TGO NOMAD LNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.115698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultIHeaTS: A Fast and Stable Thermal Solver for Multilayered Planetary Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (10), pp.215. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad6d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of volumetric abundance of intimate mixture using Bayesian MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Koirala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 424, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2024.3463401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LunaIcy: Exploring Europa’s Icy Surface Microstructure through Multiphysics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (10), pp.216. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad6d6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of the Seasonal Deposits at the Martian North Polar Region From Shadow Variations of Fallen Ice Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa M. Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, 6, pp. 247-263. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy L Chubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sousa-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei N Yurchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAS Techniques and Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.636-690. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04537914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for transient morning water frost deposits on the Tharsis volcanoes of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valantinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01457-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced ice compaction and subsurface porosity on icy moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 413 (6), pp.247-263. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Radiative Transfer for Surface Spectral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.5503303. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3263356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of chemical species for Europa’s surface using Galileo/NIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.115379. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Ice Observation at High Spectral Resolution With ExoMars/TGO NOMAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. G. Carrozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for mapping temporal height variations of the seasonal CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; snow/ice caps at the Martian poles by co-registration of MOLA profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Steinbrügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Thor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2022.105446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Level Variations of the Martian Seasonal North Polar Cap From Co-Registration of MOLA Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Steinbrügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NOMAD on ExoMars Trace Gas Orbiter: Part 3 - LNO validation and instrument stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megashears and hydrothermalism at the Martian crustal dichotomy in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.282. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00612-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NOMAD on ESA's ExoMars Trace Gas Orbiter: Part 2 - The Limb, Nadir and Occultation (LNO) channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Depiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Freezing Cryomagma Reservoirs in Viscoelastic Ice Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel M. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac75bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Level Variations of the Martian Seasonal South Polar Cap From Co-Registration of MOLA Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar ocean stability on Mars 3 Gy ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.e2112930118. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2112930118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03718991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for automatic identification of new minor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.107361. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on effusive cryovolcanic eruptions on Europa using topography obtained from Galileo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 361, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Appearance of Hydrogen Chloride on Mars and a Striking Similarity With the Water Vapor Vertical Distribution Observed by TGO/NOMAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin T. Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), pp.e2021GL092506. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Ganymede's photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Atmospheric Cl Isotopic Ratio on Mars: Implications for Planetary Evolution and Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Liuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo L. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.e2021GL092650. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryomagma ascent on Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for precise geometry determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.105081. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of BRDF sampling and bias on the average photometric behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 317, pp.10 - 26. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.E2-E2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Martian dust storm impact on atmospheric H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.E1-E1. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal topography of several planetary bodies in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.14 - 20. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Europa’s photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Betsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Svedhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice state evolution during spring in Richardson crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 315, pp.158 - 173. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of the atmospheres, surfaces, and exomoons of nearby rocky exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.247 - 256. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26464/epp2018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of recurring slope lineae on Mars by rarefied gas-triggered granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Kocifaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Meresescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.270-273. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 278, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the characteristics of slab ice covering snow by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 ((5)), pp.2113-2128. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-2113-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian surface microtexture from orbital CRISM multi-angular observations: A new perspective for the characterization of the geological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.30-51. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control of sediment transport from the Himalayas to the proximal NE Bengal Fan during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148:, pp.1-16 (IF 4,521). </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength dependence of scattering properties in the VIS-NIR and links with grain-scale physical and compositional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pilorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 267, pp.296-314. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03744576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 Feb 19 outburst of comet 67P/CG: an ESA Rosetta multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stephen Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S220-S234. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01368002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Mars volcanic sulfur storage in the upper cryosphere and formation of transient SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-rich atmospheres during the Hesperian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.2226-2233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength dependence of scattering properties in the VIS-NIR and links with grain-scale physical and compositional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pilorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 267:, pp.296-314 (IF 2,84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal multifractal Martian topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.713-722. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-22-713-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model for contaminated rough slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douté Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (31), pp.9228-9241. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model for contamined rough slabs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 ((31):), pp.9228-9241 (IF 1,598)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerals detection for hyperspectral images using adapted linear unmixing : LinMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.61-74 (IF 3,161). </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bortolino Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.45 - 51. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reflectance of Mars observed by CRISM/MRO : 2. Estimation of surface photometric properties in Gusev Crater and Meridiani Planum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3), pp.534-559. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JE004194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reflectance of Mars observed by CRISM/MRO: 1. Multi-angle Approach for Retrieval of Surface Reflectance from CRISM observations (MARS-ReCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.514-533. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JE004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.878-891. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unmixing of MEx/OMEGA hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Themelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Rontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Koutroumbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.022. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and validation of techniques for spectral unmixing of hyperspectral Images: a planetary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4341-4358. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2140377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice in the dark dune spots of Richardson crater on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Null Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger and aperture of the surface detector array of the Pierre Auger observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 613, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Effect of Molecular and Aerosol Conditions in the Atmosphere on Air Fluorescence Measurements at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.108-129. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Depth of Maximum of Extensive Air Showers above 10^18 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.091101. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory&amp;quot; [Astroparticle Physics 32(2) (2009), 89-99]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.65-67. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation of the Martian CO2 seasonal South Polar Cap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 ((10)), pp.:1129-1138 (IF 2.067). </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy spectrum of cosmic rays above 10^18 eV using the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 685, pp.239-246. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo control of seasonal south polar cap recession on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.374. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo control of seasonal South Polar cap recession on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (issue 2), p. 374-394. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.89-99. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limit on the cosmic-ray photon fraction at EeV energies from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.399-406. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2pt : an enhanced 2 point correlation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. T. de Mello Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Olinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 07, pp.023. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2009/07/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the highest-energy cosmic rays with the positions of nearby active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.188-204. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the suppression of the flux of cosmic rays above 4x10^19 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.061101. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Correlation of the highest-energy cosmic rays with the positions of nearby active galactic nuclei&amp;quot; [Astroparticle Physics 29(3) (2008) 188-204]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.45. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decomposition of Mars hyperspectral data by ICA and Bayesian positive source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2194-2208. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beilicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466, pp.543-554. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVANGLET: an efficient supervised classifier for hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5), pp.1374--1385. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.890577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Unmixing of Hyperspectral Images with a Binary Total Variation Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Foix-Colonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 34th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the CO2 Ice Evolution in Sisyphi Cavi Gullies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Leclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cateline Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 (EPSC-DPS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble des solutions parcimonieuses exactes en démélange spectral : algorithme garanti et analyse des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Foix-Colonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Latif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Best Sparse Solutions for Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Foix-Colonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Latif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMEGA-Py Python module: a complete and easy way to work with OMEGA/MEX observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stcherbinine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insigths into scattering and thermal anomalies at Enceladus’ SPT from the active and passive Cassini radar observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1032, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iapetus: Investigating the most dramatic hemispheric dichotomy in the Solar system with radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-618, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Martian subsurface from the observation of the Rover Subsurface Penetrating Radar (RoSPR) onboard Tianwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-441, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04688317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of radargrams of the Martian subsurface to constrain scatterer sizes-Application to RoSPR/Zhurong and RIMFAX/Perseverance GPR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Brighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-439, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Europa's surface using Galileo/NIMS data and MCMC modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variation of Europa&#8217;s regional photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Braude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Jovian moons' surfaces in the infrared using the Galileo/NIMS database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03901991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Bayesian methods for spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03902095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold late Hesperian Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sejourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet Science Congress 2021, Sep 2021, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary VO services on VESPA : MCD, SPICAM and EXOTOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-267, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral unmixing with positivity, sparsity and group exclusivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of Europa's photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Europa's photometry in preparation of the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Europa's plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-508-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging datasets for photometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Hapke's Parameters on Selected Areas of Eurapa Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes exactes de démélange spectral en norme L0 et contraintes de parcimonie structurée à l'aide de MIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la ROADEF (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing with Sparsity and Structuring Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Whispers (2018) : 9th Workshop on Hyperspectral Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/whispers.2018.8747046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS and PDS4: Planetary Surface Data Interoperability Made Easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science Informatics and Data Analytics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, St. Louis, Missouri, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric study of Europa with Hapke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ninin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards photometry of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jonniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS Format for Planetary Surfaces: Bridging the Gap Between FITS World Coordinate Systems and Geographical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.1870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-SO2 clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dartois E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation parallèle d'une méthode d'estimation des cartes d'abondances en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI pour le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brrest, France. pp.CD ROIM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel implementation of a primal-dual interior-point optimization method for fast abundance maps estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote sensing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.88900S-88900S-9, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOV 2012, Environnemnts planétaires et origines de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de clathrates hydrates de CO2-SO2 sur Mars primitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a small set of hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2011) @ EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet society, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active jets and slab ice in the seasonal south polar cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorisation in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of hyperspectral data in planetary remote sensing: extraction and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. Paper 2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approximation techniques for unsupervised hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band processing of observations of the polar regions of Mars with OMEGA imaging spectrometer on board Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Martian and Venusian hyperspectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.B1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice patches in Richardson crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying new spectral unmixing technique to Martian hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic detection of Titan's clouds in VIMS/Cassini hyperspectral images using a new automated algorithm, IEEE Transactions on Geoscience and Remote Sensing, Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2010.5594893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic detection of Titan's clouds in VIMS/CASSINI hyperstrectral images using a new automated algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unmixing of MEx/OMEGA hyperspectral data using a MAP estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Themelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koutroumbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of Mars Polar processes as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of optimized Bayesian source separation for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPlanet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-image unsupervised spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active jets and slab ice in the Seasonal South Polar Cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Water Ice in the Dark Dune Spots of Mars Using CRISM Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Null Kereszturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Lunar &amp; Planetary Institute Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Cosmic Ray Composition and Air Shower Structure with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on martian hyperspectral images using bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Sources of Cosmic Rays and Related Measurements with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on hyperspectral images using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Monitoring of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations of and Future Plans for the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cosmic Ray Energy Spectrum and Related Measurements with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate approach for evaluating the composition of Meridiani spherules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude d'Uston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal distributions of the water ice annulus during recession of the northern seasonal condensates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Williamsburg, Virginia, United States. pp.9008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Characterization of the South Seasonal Cap of Mars During Recession from OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Accumulation of the Seasonal South Polar Cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Release of CO2 During Southern Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Mars Atmosphere: Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Williamsburg, Virginia, United States. pp.9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00365729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended water vapour sources during recession of the northern seasonal condensates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Water cycle workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply ICA on Actual Data? Example of Mars Hyperspectral Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended water vapour sources during recession of the northern seasonal condensates on mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 2007 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Numerical Package for the Modeling of Mars Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deforas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.1836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Insolation Control the Seasonnal South Cap Recession of Mars?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Characterization of the South Seasonal Cap of Mars From OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00359704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the south polar cap recession as viewed by OMEGA/MEX using automatic detection of H2O and CO2 ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of H2O and CO2 Ices in OMEGA/MEX Images for the Monitoring of the South Polar Cap Recession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Houston, United States. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récession de la calotte sud de Mars vue par Omega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recession of the Northern Seasonal Condensates on Mars by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars Using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Nordic Signal Processing Symposium (NORSIG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00362037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical meaning of independent components and artifacts removal of hyperspectral data from Mars using ICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Physical Characterization of the South Seasonal Cap of Mars from Omega Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Nordic Signal Processing Symposium (NORSIG'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterization of the south seasonal cap of Mars during its recession from OMEGA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Statistical Methods for the Classification of Polar Terrains on Mars Observed by OMEGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mars Express Science Conference, ESA/ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a collection of planetary hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Poster Programme SSS2.2/EMRP15/GM10.2/PS7.0, pp.EGU2011-13174, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des clathrates de méthane en conditions martiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Crater Database: A participative project for the classification of the morphological characteristics of large Martian craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America Special Paper 550, 2021, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2021.2550(29)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exotic Processes Driving Ephemeral Seasonal Surface Change on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganna Portyankina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Mars. Recent and Current Landscape Evolution of the Red Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-186, 2018, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813018-6.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGRE Technical Brochure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malozemoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE Technical Brochure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIGRE, pp.ISBN: 978-2-85873-105-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de la surface de Mars par imagerie hyperspectrale OMEGA. Suivi spatio-temporel et étude des dépôts saisonniers de CO2 et H2O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00192298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGES DE VOLATILS ENTRE SURFACE ET ATMOSPHÈRE SUR MARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planétologie. Paris-Sud XI, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01085029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId614"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lingenauber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Enya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01149-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mergny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad6d6e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz Lozano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Karatekin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Koirala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3463401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad6d6d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M. Lara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valantinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karatekin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01457-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3263356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Way" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112930118" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Hao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007196" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Aversa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Carrozzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ristic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105399" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trompet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Depiesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Howell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac75bf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03216945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Liuzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo L. Villanueva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viscardy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crismani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092650" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Erwin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Neary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114373" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viscardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Erwin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1164-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1163-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenliang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Cui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2018024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kocifaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Meresescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2917" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brissaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-2113-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691500v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSG1C6N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8G5W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03744576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilorget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Ehlmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiroi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT8H7S8D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernando Fernando" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dout&#233; Sylvain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009228" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-713-2015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doute" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.044" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004194" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004195" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48STJ5VF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Themelis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rontogiannis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Koutroumbas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.11.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Null Kereszturi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincendon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.10.015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abraham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguirre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.10.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530185v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.03.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9SNW7X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.06.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.04.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ave" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cronin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. T. de Mello Neto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Olinto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/07/023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272349v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafrun Hauksdottir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.034" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00199474v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.01.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291547v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.061101" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311839v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX50L0RS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325458v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890577" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Leclef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Lantz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1559" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279455v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1434" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Raza" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Butler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-618" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1032" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zhang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oudart" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-441" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687279v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Brighi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-439" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525647v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sejourn&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-717" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03314538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Azria" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-267" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02228418v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802498v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hare" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804883v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317661v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140201004" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876201v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880788v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080736" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824960v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246300v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576768v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupire" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portyankina" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241313v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547482v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546629v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546675v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiheneuf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547512v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547472v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kereszturi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincendon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665335v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594893" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546689v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bibring" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546661v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Treguier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546667v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Themelis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontogiannis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koutroumbas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daglis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546692v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546642v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Plaut" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546800v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547507v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626167v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289091" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421896v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421670v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251218v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421892v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421885v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251217v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Uston" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421658v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361648v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361626v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363987v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365729v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363986v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364719v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359741v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deforas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oliva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359757v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359704v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098155v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358858v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358050v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357161v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098163v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364708v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Omega Team" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358810v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362037v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121329v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358786v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364609v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241312v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2011/EGU2011-13174.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545595v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966064v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Portyankina" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813018-6.00005-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611907v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okubo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cho" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malozemoff" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martini" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466419v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treguier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guiheneuf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192298v2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01085029v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lingenauber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Enya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01149-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz Lozano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Karatekin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mergny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad6d6e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Koirala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3463401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad6d6d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M. Lara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valantinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karatekin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01457-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3263356" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Aversa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Carrozzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Hao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ristic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trompet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Depiesse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105410" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Howell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac75bf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007196" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Way" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112930118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Erwin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Neary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viscardy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Erwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092506" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03216945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Liuzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo L. Villanueva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viscardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crismani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092650" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1164-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1163-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenliang Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Cui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Huang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2018024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kocifaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Meresescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2917" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brissaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-2113-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691500v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSG1C6N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8G5W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03744576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pilorget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Ehlmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiroi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT8H7S8D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernando Fernando" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492563v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-713-2015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dout&#233; Sylvain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009228" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doute" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045080v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.044" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004194" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004195" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48STJ5VF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675181v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Themelis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rontogiannis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Koutroumbas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.11.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Null Kereszturi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincendon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.10.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abraham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguirre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.10.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530185v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.03.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517247v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9SNW7X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.06.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.04.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ave" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cronin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. T. de Mello Neto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Olinto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/07/023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00199474v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.01.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.061101" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311839v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX50L0RS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafrun Hauksdottir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325458v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890577" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Leclef" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Lantz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1559" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279455v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1434" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684247v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Raza" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Butler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-618" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688317v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zhang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oudart" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-441" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Brighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-439" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525647v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sejourn&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-717" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03314538v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Azria" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-267" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02228418v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802498v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hare" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804883v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317661v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140201004" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876201v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880788v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080736" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824960v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246300v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576768v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portyankina" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241313v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546661v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Treguier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546689v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bibring" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547512v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547472v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kereszturi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincendon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546675v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiheneuf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665335v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594893" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546692v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546667v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Themelis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontogiannis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koutroumbas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daglis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546642v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Plaut" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546800v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547507v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547482v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546629v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421670v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626167v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289091" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421896v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251218v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421892v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421885v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421658v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251217v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Uston" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363987v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361626v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361648v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365729v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363986v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364719v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359741v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deforas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oliva" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359757v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359704v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358050v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357161v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098163v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364708v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Omega Team" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358810v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362037v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121329v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358786v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098155v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358858v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364609v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241312v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2011/EGU2011-13174.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545595v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966064v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Portyankina" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813018-6.00005-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611907v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okubo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cho" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malozemoff" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466419v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treguier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guiheneuf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192298v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01085029v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>