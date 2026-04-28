--- v0 (2026-03-06)
+++ v1 (2026-04-28)
@@ -388,165 +388,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’homme lotharingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.61-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lotharingica 2010-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.429-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04246631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t>
               </w:r>
@@ -1496,1235 +1496,1371 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autorité de l‘évêque – Autorité de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill-Fink, 2026, MittelalterStudien, 36, 978-3-7705-6923-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eginhard. Translation et Miracles des saints Marcellin et Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Enfrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2024, Les classiques de l'histoire au Moyen Âge, 978-2-251-45586-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces ecclésiastiques et seigneuries laïques. Définitions, modèles et conflits en zones d’interface (IXe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 173, 2021, Histoire ancienne et médiévale, 9791035106119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ran⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Raum im Umbruch ? Herrschaftsstrategien in Besançon im Hochmittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessika Nowak; Jens Schneider; Anne Wagner. Böhlau, 2020, 978-3-412-51164-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse des espaces politiques (IXe–XII s.). Autour de la question spatiale dans les royaumes francs et post-carolingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bührer-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Patzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 28, 2017, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.112890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire lien. Aristocratie, réseaux et échanges compétitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sot</w:t>
+                <w:t xml:space="preserve">Thomas Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132, 2015, Histoire ancienne et médiévale, 9782859448905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splendor reginae. Passions, genre et famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Boyard</w:t>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Enfrein</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres, 2024, Les classiques de l'histoire au Moyen Âge, 978-2-251-45586-0</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2015, Haut Moyen Âge, Régine Le Jan, 9782503553092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jens Schneider</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservateurs de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Martine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chauou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CRBC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessika Nowak</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COENOBIA. Répertoire des communautés religieuses dans l'espace lotharingien (VIIe-XIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée. , http://coenobia.u-pem.fr/, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auf der Suche nach dem verlorenen Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Böhlau Verlag, 30, pp.671, 2010, Publications du CLUDEM, 9783412204013 [thèse]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Texte der Salierzeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Fink Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299, 2010, MittelalterStudien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Angesicht der Barbaren. Für Jörg Jarnut. Aufsätze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido M. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jessika Nowak; Jens Schneider; Anne Wagner. Böhlau, 2020, 978-3-412-51164-7</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.256, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bührer-Thierry</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klosterforschung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wilhelm Fink, 10, pp.223, 2006, MittelalterStudien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorstoß in historische Tiefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wemhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wilhelm Fink, pp.154, 2003, MittelalterStudien</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...788 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2734,284 +2870,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formen der Herrschaft in Lotharingien bis 921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias BECHER; Michael ROHRSCHNEIDER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gipfeltreffen in der Vormoderne. 1100 Jahre Bonner Vertrag 921</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vandenhoek &amp; Ruprecht (De Gruyter Brill), pp.131-160, 2025, Macht und Herrschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de la translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-C. ISAÏA; M. SOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation et miracles des saints Marcellin et Pierre. Texte, traduction et notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.XLIII-LIV, 2024, Les Classiques de l’histoire au Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hundertfältige Fäden ? Zur Volkssprache in Lotharingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Martine; Jessika Nowak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’un regnum à l’autre. La Lotharingie, un espace de l’entre-deux ? Vom regnum zum imperium. Lotharingien als Zwischenreich ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Lorraine, pp.277-295, 2021, Archéologie, Espaces, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspekte der Konstituierung von Rechtsräumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspar Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,73 +3179,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Martine; Jessika Nowak; Jens Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces ecclésiastiques et seigneuries laïques. Définitions, modèles et conflits en zones d’interface (IXe-XIIIe siècles) – Kirchliche Räume und weltliche Herrschaften. Definitionen, Modelle und Konflikte in Kontaktzonen (9.-13. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173, Editions de la Sorbonne, pp.43-51, 2021, Histoire ancienne et médiévale, 9791035106119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussions entre voisins. Espace, concept et expérience de l’espace selon les perspectives des médiévistes français et allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3142,1083 +3278,1083 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Martine; Jessika Nowak; Jens Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces ecclésiastiques et seigneuries laïques. Définitions, modèles et conflits en zones d’interface (IXe-XIIIe siècles) – Kirchliche Räume und weltliche Herrschaften. Definitionen, Modelle und Konflikte in Kontaktzonen (9.-13. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173, Editions de la Sorbonne, pp.5-13, 2021, Histoire ancienne et médiévale, 9791035106119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessika Nowak; Jens Schneider; Anne Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ein Raum im Umbruch? Herrschaftsstrategien in Besançon im Hochmittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau, pp.9-27, 2020, 9783412511647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Séquence de sainte Eulalie et le Ludwigslied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Barthélemy; Rolf Grosse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne et France au cœur du Moyen Âge. 843-1214</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composées, pp.47-56, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et glossaires tudesques au royaume franc des origines à 877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Gravel; Sören Kaschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Kultur und Textproduktion unter Ludwig dem Frommen. Culture politique et production littéraire sous Louis le Pieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Thorbecke, pp.390-397, 2019, Relectio, 978-3-7995-2801-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorii IV Epistola (a. 833). Einleitung, Text und Übersetzungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Gravel; Sören Kaschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Kultur und Textproduktion unter Ludwig dem Frommen. Culture politique et production littéraire sous Louis le Pieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Thorbecke, pp.117-134, 2019, Relectio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production vernaculaire dans l’empire de Louis le Pieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Gravel; Sören Kaschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Kultur und Textproduktion unter Ludwig dem Frommen. Culture politique et production littéraire sous Louis le Pieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Thorbecke, pp.375-389, 2019, Relectio, 978-3-7995-2801-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places of Power in the Realm of Louis the Pious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Gravel; Sören Kaschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Kultur und Textproduktion unter Ludwig dem Frommen. Culture politique et production littéraire sous Louis le Pieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Thorbecke, pp.89-101, 2019, Relectio, 978-3-7995-2801-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorium revisited. Zusammenfassung und Ausblick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Bührer-Thierry; Steffen Patzold; Jens Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse des espaces politiques (IXe–XII s.). Autour de la question spatiale dans les royaumes francs et post-carolingiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brepols, pp.283-292, 2017, Haut Moyen Âge, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.113684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues Germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.843-849, 2016, 9782130749851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner avec la Bible. Les lettres de dédicace adressées aux souverains à l’époque carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’épistolaire politique, I. Gouverner par les lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raum und Grenzen : vergleichende Überlegungen zur Entwicklung im mittelalterlichen Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Picker; Véronique Maleval; Florent Gabaude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zukunft der Kartographie. Neue und nicht so neue epistemologische Krisen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript Verlag, pp.177-197, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kloster - Landschaft - Klosterlandschaft ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz-Dieter Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roman Czaja; Heinz-Dieter Heimann; Matthias Wemhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klosterlandschaften. Methodisch-exemplarische Annäherungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Wilhelm Fink Verlag, pp.9-22, 2008, MittelalterStudien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Hugo Steinhoff († 1. April 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Laubinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus Ridder; Christoph Huber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancelot. Der mittelhochdeutsche Roman im europäischen Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Niemeyer, pp.295-300, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historische Anmerkungen zu Otfrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Grotans, Heinrich Beck, Anton Schwob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De consolatione philologiae. Studies in honor of Evelyn S. Firchow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kümmerle, pp.342-358, 2000, Göppinger Arbeiten zur Germanistik, 978-3874529297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4228,1092 +4364,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR de Frank Schäfer, Die Millstätter Genesis. Edition und Studien zur Überlieferung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.418-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR de De Troie en Thuringe : l’Eneas de Heinrich von Veldeke, ed. P. Andersen, P. Del Duca, D. Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.426-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de The Languages of Early Medieval Charters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/85044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Les espaces frontaliers de l’Antiquité au XVIe siècle, ed. Marc Suttor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/85063/79664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Les nécrologes de l’abbaye Saint-Airy de Verdun, ed. Marie-Paule Crochet-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.2909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Christofer Zwanzig, Gründungsmythen fränkischer Klöster im Früh- und Hochmittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.138-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Et l’homme dans tout cela ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://journals.openedition.org/ifha/9734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.9734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Christoph Nohn, Auftakt zur Gladbacher Geschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.812-814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Het klooster Egmond : hortus conclusus, ed. G. N. M. Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/43436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2017.4.43436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entités politiques (royaume, empire) et leur idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Hugo Steinhoff in Paderborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Laubinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine Nacht in der Bibliothek ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ströhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido M. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Strothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Heinrico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...526 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295774v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-00711255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEMAN 2000–2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut zur Interdisziplinären Erforschung des Mittelalters und seines Nachlebens (IEMAN), Université de Paderborn. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,417 +5459,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgundy, Champagne and Lotharingia in the early 11th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lotharingie au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01797896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse au XVe siècle, Politique et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01800277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lotharingie au Xe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antoine Franzini</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01797894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lotharingie au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France. 2016</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01797897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5743,51 +5879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bourgogne au premier Moyen Âge (VIe–Xe s.) : approches spatiales et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5803,51 +5939,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (2), http://journals.openedition.org/cem/14724, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5857,153 +5993,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité des publications et dispositions légales du dépôt en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255448v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der sogenannte Liebesantrag in der Cambridger Liedersammlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6013,1155 +6149,1224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et production vernaculaire à Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets, sources, espaces de l’action épiscopale. Drogon et Metz au IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Denoël; Laurent Jégou; Anne-Orange Poilpré, Nov 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit pragmatique en langue vernaculaire pendant le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuliano Milani; Pierre Savy, 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaves ou esclaves ? Observations à partir d’un manuscrit de l’an mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La race : perspectives historiques et historiographiques (Séminaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georges Lomné; Pierre Savy, 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Langue et production vernaculaire à Metz</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenzen und Reiche im postkarolingischen Europa: Burgund, Champagne, Lotharingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets, sources, espaces de l’action épiscopale. Drogon et Metz au IXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Denoël; Laurent Jégou; Anne-Orange Poilpré, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Medievalia. Interdisziplinäres mediävistisches Forschungskolloquium. Grenzen und Grenzräume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Andenna; Julia Zimmermann, Apr 2024, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Räume und Orte als Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Église et pouvoir dans les espaces frontaliers entre la France médiévale et l’Empire : Bourgogne, Champagne, Lotharingie (Xe–XIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hannes Engl; Thomas Lacomme; Jessika Nowak, Sep 2023, Belval (Luxembourg), Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grenzen und Reiche im postkarolingischen Europa: Burgund, Champagne, Lotharingien</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Lex Salica. Lateinische, fränkische und französische Lesarten eines frühmittelalterlichen Volksrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalia. Interdisziplinäres mediävistisches Forschungskolloquium. Grenzen und Grenzräume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristina Andenna; Julia Zimmermann, Apr 2024, Sarrebruck, Germany</w:t>
+              <w:t xml:space="preserve">Zurück zu Wolfgang Haubrichs’ "Die Anfänge". Aktuelle Forschung zur althochdeutschen/altsächsischen Sprache und Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nine Miedema, Oct 2023, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ms. Valenciennes 150 et la Cantilène de sainte Eulalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eulalie de Barcelone. Une sainte wisigothique dans le haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriver à bon port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOCUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneviève Bührer-Thierry; Emmanuelle Vagnon, Nov 2023, Paris (Aubervilliers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loi salique. Une histoire franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le haut Moyen Âge : sources, histoires et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Dumézil, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performiert oder integriert? Die Räume der Historiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rechtsräume. Historisch-archäologische Annäherungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Max Planck pour l’histoire du droit européen, Sep 2015, Francfort s/Main, Germany. pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis et Eulalie : interrogations identitaires et linguistiques à propos du ms. Valenciennes 150 (IXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Échanges et confrontations de la France féodale avec la Lorraine et l’Allemagne » (EPHE/Paris-Sorbonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du souverain itinérant dans l'empire germanique (VIIIe-XIVe siècle). Regard critique sur l’historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’itinérance du pouvoir : le Moyen Âge (cycle de Journées d'études 2014-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. BARBIER; F. CHAUSSON; S. DESTEPHEN, Dec 2014, Nanterre, France. pp.291-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Christaller à Higounet : une lecture spatiale des lieux du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LOCUS (Paris 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Louis et Eulalie : interrogations identitaires et linguistiques à propos du ms. Valenciennes 150 (IXe s.)</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Rechtsräume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Échanges et confrontations de la France féodale avec la Lorraine et l’Allemagne » (EPHE/Paris-Sorbonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Espaces ecclésiastiques et seigneuries laïques. Définitions, modèles et conflits en zones d’interface (IXe-XIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tristan Martine; Jessika Nowak; Jens Schneider, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et lire en Alsace : l’exemple de Wissembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle Alsace au haut Moyen Âge ? Écrits, langues, espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Lienhard; Jens Schneider, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spacing Lotharingia. Zum Problem des lotharingischen Raumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lotharingie en question : identités, oppositions, intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Margue; Hérold Pettiau, Oct 2006, Luxembourg, Luxembourg. pp.33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diglossie ou écriture ludique ? Quelques exemples du premier Moyen Âge germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Diglossie, traduction intralinguale, réécriture, commentaire » (EPHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7177,2583 +7382,2514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloses, Fragments et Runes : les premières manifestations des langues germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures vernaculaires dans les mondes germaniques et scandinaves (Masterclass Université de Caen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments de textes et lieux d'écriture vernaculaires (VIIIe-XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’histoire médiévale de l’EPHE et de l’IHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begriffe und Methoden der aktuellen Raumforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenzen, Räume und Identitäten am Oberrhein und in seinen Nachbarregionen von der Antike bis zum Hochmittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Fribourg-en-Brisgau, Germany. pp. 341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions on Carolingian Vernacular Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in, what’s not ? Monasteries in ninth-century Burgundy, according to the Meersen Treaty of 870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner avec la Bible. Les lettres de dédicace adressées aux souverains à l'époque carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épistolaire politique (France et monde francophone, Ve-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.107-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites du pouvoir. Pratiques frontalières entre royaume et empire (IXe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Les espaces du pouvoir impérial et royal du Moyen Âge à la Révolution » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Jan 2014, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer l'incomparable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservateurs de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, May 2011, Brest, France. pp.189-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernacular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Political Communication in the Carolingian World" (Paris 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celtic Traditions and Frankish Narratives in 9th C. Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress, session 1207 "Peripheral Territories in Early Medieval Europe (9th–11th C.)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne und Bretonen zwischen keltischer Tradition und fränkischer Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostalpenraum revisited: Aneignung von Raum an den Rändern des fränkischen Reiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Autrichienne des Sciences, Oct 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jens Schneider</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de l'espace lotharingien : méthodologie, cohérence spatiale, ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress, session 1207 "Peripheral Territories in Early Medieval Europe (9th–11th C.)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier de recherche franco-allemand "Junge Mediävistik", II : Lotharingien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessika Nowak, Dec 2013, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punkte im Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodische Probleme und Chancen eines Vergleichs von politischen Räumen in Deutschland und Frankreich : Sachsen, Septimanien, Schwaben und Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tübingen, Nov 2011, Tübingen, Germany. http://nbn-resolving.de/urn:nbn:de:bsz:21-opus-67066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de pouvoir et statut du puissant au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences du Centre de médiévistique Jean Schneider (ERL 7229)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois bras de saints : stratégies de compétition autour des monastères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La compétition dans les sociétés du haut Moyen Âge" (LaMOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jens Schneider</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abbayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Political Communication in the Carolingian World" (Paris 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Trente ans d’études lotharingiennes (1980 – 2010). Bilan historiographique et cartographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLUDEM, Oct 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau regard sur la Cantilène et le Ludwisglied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors carolingiens (conférence d'inauguration de l'exposition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour de nouvelles approches des ‹ marges › de l’acte : quelques observations sur le statut et la mobilité des émetteurs d’actes aux IXe et Xe siècles (Empire, Lotharingie, Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques médiévales de l’écrit documentaire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une langue : vieux-haut-allemand – althochdeutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes vernaculaires. Sources d’histoire pour le haut moyen âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production vernaculaire dans l’empire de Louis le Pieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (I) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue barbare et l’identité franque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis the Pious on the Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress, session 1205 : Government, Mobility, and Communication in the Carolingian Empire under Louis the Pious (814-840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La production vernaculaire dans l’empire de Louis le Pieux</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme révolté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (I) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">The Penitential State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orte der Herrschaft - der Kaiser vor Ort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conscience de la crise et réactions intellectuelles à ce défi (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Lieder ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frühes Mittelalter und europäische Erinnerungskultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Wien, Austria. pp.143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissembourg : un scriptorium témoin des années de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état de l'Empire dans les années 827-835 : chronologie et ampleur de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places of Power in the Realm of Louis the Pious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lotharingie en question : cohérence et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures, lectures et pratiques sociales à l’époque carolingienne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsche Lieder? Die romantische Gegenwart des Mittelalters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergangenheit und Vergegenwärtigung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Vienne, Austria. pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Crisis ? Places of Power 800-840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conscience de la crise et réactions intellectuelles à ce défi (I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Orte der Herrschaft - der Kaiser vor Ort</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conscience de la crise et réactions intellectuelles à ce défi (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Germany</w:t>
+              <w:t xml:space="preserve">Les concepts-écrans en histoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Göttingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The audience of the Cambridge Songs (CUL Gg 5.35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text &amp; Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auf der Suche nach dem verlorenen Reich : Kohärenz und Identität in Lotharingien (9.-10. Jh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduiertenforum der Fakultät für Kulturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lotharingie était-elle une région historique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction de l'espace au Moyen Age : représentations et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Kammerer, 2006, Mulhouse, France. pp.425-433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/shmes.2006.1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latein und Althochdeutsch in der Cambridger Liedersammlung : CC 19 und 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsch-lateinische Mischtexte und Textensembles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rolf Bergmann, 2001, Bamberg, Germany. pp.297-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9763,105 +9899,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regna, coenobia, scriptae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. École pratique des hautes études - Université Paris Science et Lettres, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05474646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9929,51 +10065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F4B471"/>
+    <w:nsid w:val="3A28B3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10160,51 +10296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schneider-jens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-9152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100578101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231496805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117033536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acp.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/avis-de-soutenance-hdr-jens-schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03884349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bcrh.2010.1085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/akg.2002.84.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.112890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido M. Berndt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wemhoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Scherer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Dieter Heimann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Laubinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.9734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.4.43436" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Str&#246;hmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strothmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01800277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255448v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05269783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04583912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2006.1937" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05474646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schneider-jens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-9152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100578101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231496805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117033536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acp.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/avis-de-soutenance-hdr-jens-schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03884349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bcrh.2010.1085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/akg.2002.84.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/135353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.112890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido M. Berndt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wemhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ehlers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Dieter Heimann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Laubinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2909" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.9734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.4.43436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Str&#246;hmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strothmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01800277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255448v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05269783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04583912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2006.1937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05474646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>