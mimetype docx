--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -388,165 +388,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lotharingica 2010-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.429-455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’homme lotharingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.61-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246631v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03884349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t>
               </w:r>
@@ -4496,868 +4496,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CR de Les espaces frontaliers de l’Antiquité au XVIe siècle, ed. Marc Suttor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/85063/79664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CR de The Languages of Early Medieval Charters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/85044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85063⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Les nécrologes de l’abbaye Saint-Airy de Verdun, ed. Marie-Paule Crochet-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.2909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Christofer Zwanzig, Gründungsmythen fränkischer Klöster im Früh- und Hochmittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.138-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Et l’homme dans tout cela ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://journals.openedition.org/ifha/9734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.9734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ifha.9734⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Het klooster Egmond : hortus conclusus, ed. G. N. M. Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/43436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2017.4.43436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR de Christoph Nohn, Auftakt zur Gladbacher Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.812-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.40-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.40-42</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entités politiques (royaume, empire) et leur idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.45</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Hugo Steinhoff in Paderborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Laubinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hans-Hugo Steinhoff in Paderborn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Heinrico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine Nacht in der Bibliothek ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ströhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido M. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Strothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ströhmer</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00711255v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6157,648 +6157,648 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écrit pragmatique en langue vernaculaire pendant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuliano Milani; Pierre Savy, 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaves ou esclaves ? Observations à partir d’un manuscrit de l’an mil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La race : perspectives historiques et historiographiques (Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georges Lomné; Pierre Savy, 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langue et production vernaculaire à Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets, sources, espaces de l’action épiscopale. Drogon et Metz au IXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Denoël; Laurent Jégou; Anne-Orange Poilpré, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’écrit pragmatique en langue vernaculaire pendant le haut Moyen Âge</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Räume und Orte als Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’histoire du Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuliano Milani; Pierre Savy, 2025, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Église et pouvoir dans les espaces frontaliers entre la France médiévale et l’Empire : Bourgogne, Champagne, Lotharingie (Xe–XIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hannes Engl; Thomas Lacomme; Jessika Nowak, Sep 2023, Belval (Luxembourg), Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenzen und Reiche im postkarolingischen Europa: Burgund, Champagne, Lotharingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalia. Interdisziplinäres mediävistisches Forschungskolloquium. Grenzen und Grenzräume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cristina Andenna; Julia Zimmermann, Apr 2024, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Räume und Orte als Interfaces</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ms. Valenciennes 150 et la Cantilène de sainte Eulalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Église et pouvoir dans les espaces frontaliers entre la France médiévale et l’Empire : Bourgogne, Champagne, Lotharingie (Xe–XIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hannes Engl; Thomas Lacomme; Jessika Nowak, Sep 2023, Belval (Luxembourg), Luxembourg</w:t>
+              <w:t xml:space="preserve">Eulalie de Barcelone. Une sainte wisigothique dans le haut Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriver à bon port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOCUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Bührer-Thierry; Emmanuelle Vagnon, Nov 2023, Paris (Aubervilliers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loi salique. Une histoire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le haut Moyen Âge : sources, histoires et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Dumézil, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Lex Salica. Lateinische, fränkische und französische Lesarten eines frühmittelalterlichen Volksrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zurück zu Wolfgang Haubrichs’ "Die Anfänge". Aktuelle Forschung zur althochdeutschen/altsächsischen Sprache und Literatur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nine Miedema, Oct 2023, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347331v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04347346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performiert oder integriert? Die Räume der Historiker</w:t>
               </w:r>
@@ -6847,661 +6847,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos du souverain itinérant dans l'empire germanique (VIIIe-XIVe siècle). Regard critique sur l’historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’itinérance du pouvoir : le Moyen Âge (cycle de Journées d'études 2014-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. BARBIER; F. CHAUSSON; S. DESTEPHEN, Dec 2014, Nanterre, France. pp.291-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Christaller à Higounet : une lecture spatiale des lieux du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LOCUS (Paris 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis et Eulalie : interrogations identitaires et linguistiques à propos du ms. Valenciennes 150 (IXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Échanges et confrontations de la France féodale avec la Lorraine et l’Allemagne » (EPHE/Paris-Sorbonne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À propos du souverain itinérant dans l'empire germanique (VIIIe-XIVe siècle). Regard critique sur l’historiographie</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et lire en Alsace : l’exemple de Wissembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’itinérance du pouvoir : le Moyen Âge (cycle de Journées d'études 2014-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. BARBIER; F. CHAUSSON; S. DESTEPHEN, Dec 2014, Nanterre, France. pp.291-310</w:t>
+              <w:t xml:space="preserve">Quelle Alsace au haut Moyen Âge ? Écrits, langues, espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Lienhard; Jens Schneider, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De Christaller à Higounet : une lecture spatiale des lieux du haut Moyen Âge</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spacing Lotharingia. Zum Problem des lotharingischen Raumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LOCUS (Paris 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">La Lotharingie en question : identités, oppositions, intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Margue; Hérold Pettiau, Oct 2006, Luxembourg, Luxembourg. pp.33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diglossie ou écriture ludique ? Quelques exemples du premier Moyen Âge germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Diglossie, traduction intralinguale, réécriture, commentaire » (EPHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloses, Fragments et Runes : les premières manifestations des langues germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures vernaculaires dans les mondes germaniques et scandinaves (Masterclass Université de Caen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Rechtsräume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces ecclésiastiques et seigneuries laïques. Définitions, modèles et conflits en zones d’interface (IXe-XIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tristan Martine; Jessika Nowak; Jens Schneider, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797860v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-02129080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments de textes et lieux d'écriture vernaculaires (VIIIe-XIe siècles)</w:t>
               </w:r>
@@ -7908,743 +7908,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bretagne und Bretonen zwischen keltischer Tradition und fränkischer Gegenwart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostalpenraum revisited: Aneignung von Raum an den Rändern des fränkischen Reiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Autrichienne des Sciences, Oct 2013, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celtic Traditions and Frankish Narratives in 9th C. Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress, session 1207 "Peripheral Territories in Early Medieval Europe (9th–11th C.)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de l'espace lotharingien : méthodologie, cohérence spatiale, ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de recherche franco-allemand "Junge Mediävistik", II : Lotharingien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessika Nowak, Dec 2013, Freiburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punkte im Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodische Probleme und Chancen eines Vergleichs von politischen Räumen in Deutschland und Frankreich : Sachsen, Septimanien, Schwaben und Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tübingen, Nov 2011, Tübingen, Germany. http://nbn-resolving.de/urn:nbn:de:bsz:21-opus-67066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de pouvoir et statut du puissant au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences du Centre de médiévistique Jean Schneider (ERL 7229)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois bras de saints : stratégies de compétition autour des monastères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La compétition dans les sociétés du haut Moyen Âge" (LaMOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernacular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Political Communication in the Carolingian World" (Paris 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparer l'incomparable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservateurs de la mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne occidentale, May 2011, Brest, France. pp.189-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vernacular Communication</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau regard sur la Cantilène et le Ludwisglied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Political Communication in the Carolingian World" (Paris 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Trésors carolingiens (conférence d'inauguration de l'exposition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Approches de l'espace lotharingien : méthodologie, cohérence spatiale, ancrage territorial</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abbayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trente ans d’études lotharingiennes (1980 – 2010). Bilan historiographique et cartographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLUDEM, Oct 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562269v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01562265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour de nouvelles approches des ‹ marges › de l’acte : quelques observations sur le statut et la mobilité des émetteurs d’actes aux IXe et Xe siècles (Empire, Lotharingie, Bretagne)</w:t>
               </w:r>
@@ -8762,786 +8762,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La langue barbare et l’identité franque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis the Pious on the Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress, session 1205 : Government, Mobility, and Communication in the Carolingian Empire under Louis the Pious (814-840)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production vernaculaire dans l’empire de Louis le Pieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (I) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La langue barbare et l’identité franque</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissembourg : un scriptorium témoin des années de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion du conflit et résolution de la crise (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">L'état de l'Empire dans les années 827-835 : chronologie et ampleur de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis the Pious on the Road</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Places of Power in the Realm of Louis the Pious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress, session 1205 : Government, Mobility, and Communication in the Carolingian Empire under Louis the Pious (814-840)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lotharingie en question : cohérence et identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures, lectures et pratiques sociales à l’époque carolingienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Lieder? Die romantische Gegenwart des Mittelalters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergangenheit und Vergegenwärtigung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vienne, Austria. pp.143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing the Crisis ? Places of Power 800-840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conscience de la crise et réactions intellectuelles à ce défi (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme révolté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Penitential State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Lieder ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frühes Mittelalter und europäische Erinnerungskultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Wien, Austria. pp.143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orte der Herrschaft - der Kaiser vor Ort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conscience de la crise et réactions intellectuelles à ce défi (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765057v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-00765062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité politique</w:t>
               </w:r>
@@ -10065,51 +10065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A28B3CD"/>
+    <w:nsid w:val="E8550B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10296,51 +10296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schneider-jens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-9152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100578101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231496805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117033536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acp.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/avis-de-soutenance-hdr-jens-schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03884349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bcrh.2010.1085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/akg.2002.84.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/135353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.112890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido M. Berndt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wemhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ehlers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Dieter Heimann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Laubinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2909" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.9734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.4.43436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Str&#246;hmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strothmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01800277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255448v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05269783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04583912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2006.1937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05474646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schneider-jens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-9152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100578101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231496805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117033536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acp.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/avis-de-soutenance-hdr-jens-schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03884349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bcrh.2010.1085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/akg.2002.84.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/135353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.112890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido M. Berndt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Koch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wemhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05061459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ehlers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Dieter Heimann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Laubinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347562v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2909" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.9734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.4.43436" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Str&#246;hmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strothmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01800277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255448v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05269783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04583912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04347331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2006.1937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05474646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>