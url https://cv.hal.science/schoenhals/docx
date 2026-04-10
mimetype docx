--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -913,204 +913,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 infection rate in Antananarivo frontline health care workers, Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and factors associated with human Taenia solium taeniosis and cysticercosis in twelve remote villages of Ranomafana rainforest, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaja Raberahona</w:t>
+                <w:t xml:space="preserve">Anjanirina Rahantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Rado Lalaina Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
+                <w:t xml:space="preserve">Emma Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Harizaka Andriamasy</w:t>
+                <w:t xml:space="preserve">Mahenintsoa Rakotondrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaydon Kiernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.13022⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.e0010265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765121v1</w:t>
+                <w:t xml:space="preserve">hal-03752587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma host protein signatures correlating with Mycobacterium tuberculosis activity prior to and during antituberculosis treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,210 +1132,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.20640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-25236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with human Taenia solium taeniosis and cysticercosis in twelve remote villages of Ranomafana rainforest, Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anjanirina Rahantamalala</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 infection rate in Antananarivo frontline health care workers, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rado Lalaina Rakotoarison</w:t>
+                <w:t xml:space="preserve">Mihaja Raberahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rakotomalala</w:t>
+                <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahenintsoa Rakotondrazaka</w:t>
+                <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaydon Kiernan</w:t>
+                <w:t xml:space="preserve">Emmanuel Harizaka Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (4), pp.e0010265. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Online Version of Record before inclusion in an issue. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.13022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752587v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Systemic Regulatory T Cells, Effector T Cells, and Monocyte Populations Associated With Early-Life Stunting</w:t>
               </w:r>
@@ -1449,364 +1449,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03714245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 antibody seroprevalence follow-up in Malagasy blood donors during the 2020 COVID-19 Epidemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+                <w:t xml:space="preserve">Seroprevalence of ancestral and Beta SARS-CoV-2 antibodies in Malagasy blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niry Rabenindrina</w:t>
+                <w:t xml:space="preserve">Philippe Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rindra Randremanana</w:t>
+                <w:t xml:space="preserve">Paquerette Hanitriniala Sahondranirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103419⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.e1363-e1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(21)00361-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03254611v1</w:t>
+                <w:t xml:space="preserve">pasteur-03576360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of ancestral and Beta SARS-CoV-2 antibodies in Malagasy blood donors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 antibody seroprevalence follow-up in Malagasy blood donors during the 2020 COVID-19 Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niry Rabenindrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquerette Hanitriniala Sahondranirina</w:t>
+                <w:t xml:space="preserve">Rindra Randremanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (10), pp.e1363-e1364. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.103419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(21)00361-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576360v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03254611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household transmission of COVID‐19 among the earliest cases in Antananarivo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaja Raberahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Joelinotahiana Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>