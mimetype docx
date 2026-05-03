--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -511,295 +511,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbidity and mortality burden of COVID-19 in rural Madagascar: results from a longitudinal cohort and nested seroprevalence study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a multiplex serological assay to estimate time since SARS-CoV-2 infection and past clinical presentation in malagasy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rado Jl Rakotonanahary</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle V Evans</w:t>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann C Miller</w:t>
+                <w:t xml:space="preserve">Voahangy Rasolofo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.e17264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyad135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330452v1</w:t>
+                <w:t xml:space="preserve">hal-04330455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multiplex serological assay to estimate time since SARS-CoV-2 infection and past clinical presentation in malagasy patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morbidity and mortality burden of COVID-19 in rural Madagascar: results from a longitudinal cohort and nested seroprevalence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Rado Jl Rakotonanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+                <w:t xml:space="preserve">Michelle V Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahangy Rasolofo</w:t>
+                <w:t xml:space="preserve">Ann C Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (6), pp.e17264. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyad135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330455v1</w:t>
+                <w:t xml:space="preserve">hal-04330452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling P. vivax invasion pathways in Duffy-negative individuals</w:t>
               </w:r>
@@ -837,51 +837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doderer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (12), pp.2080-2092.e5. </w:t>
@@ -1053,103 +1053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma host protein signatures correlating with Mycobacterium tuberculosis activity prior to and during antituberculosis treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangy Rasolofo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.20640. </w:t>
@@ -1181,351 +1181,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 infection rate in Antananarivo frontline health care workers, Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Systemic Regulatory T Cells, Effector T Cells, and Monocyte Populations Associated With Early-Life Stunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaja Raberahona</w:t>
+                <w:t xml:space="preserve">Zo Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanirisoa Randrianarisaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
+                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Harizaka Andriamasy</w:t>
+                <w:t xml:space="preserve">Ravaka Randriamparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.Online Version of Record before inclusion in an issue. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.864084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.13022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.864084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765121v1</w:t>
+                <w:t xml:space="preserve">pasteur-03714245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Systemic Regulatory T Cells, Effector T Cells, and Monocyte Populations Associated With Early-Life Stunting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS‐CoV‐2 infection rate in Antananarivo frontline health care workers, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Andriamanantena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanirisoa Randrianarisaona</w:t>
+                <w:t xml:space="preserve">Mihaja Raberahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
+                <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
+                <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravaka Randriamparany</w:t>
+                <w:t xml:space="preserve">Emmanuel Harizaka Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.864084. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Online Version of Record before inclusion in an issue. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.864084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.13022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03714245v1</w:t>
+                <w:t xml:space="preserve">hal-03765121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of ancestral and Beta SARS-CoV-2 antibodies in Malagasy blood donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Diarra Bousso Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,90 +1723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household transmission of COVID‐19 among the earliest cases in Antananarivo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rila Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rado Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaja Raberahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Joelinotahiana Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2253,295 +2253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00840268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling and real-time PCR analyses identify novel potential cancer-testis antigens in multiple myeloma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Condomines</w:t>
+                <w:t xml:space="preserve">John De Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Hundemer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0803298⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00399792v1</w:t>
+                <w:t xml:space="preserve">inserm-00367054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+                <w:t xml:space="preserve">Gene expression profiling and real-time PCR analyses identify novel potential cancer-testis antigens in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John De Vos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Michael Hundemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 383, pp.157-162. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (2), pp.832-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0803298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00367054v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00399792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>