--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2253,295 +2253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00840268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression profiling and real-time PCR analyses identify novel potential cancer-testis antigens in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John De Vos</w:t>
+                <w:t xml:space="preserve">Maud Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hundemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (2), pp.832-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0803298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00367054v1</w:t>
+                <w:t xml:space="preserve">inserm-00399792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling and real-time PCR analyses identify novel potential cancer-testis antigens in multiple myeloma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Condomines</w:t>
+                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John De Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Hundemer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 183 (2), pp.832-40. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383, pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0803298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00399792v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00367054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilantonirina Solotiana Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olifara Herinirina Andriatefy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diary Juliannie Ny Mioramalala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenosoa Anita Mireille Tsatoromila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Randrianarisaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Bousso Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Jl Rakotonanahary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanirina Rahantamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Lalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rakotomalala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydon Kiernan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25236-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03714245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Andriamanantena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.864084" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Razafimahatratra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Randriamanantsoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Harizaka Andriamasy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Hanitriniala Sahondranirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00361-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Joelinotahiana Rabarison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kenmoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Condomines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803298" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>