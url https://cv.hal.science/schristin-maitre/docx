--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,601 +368,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical practice guidelines for the care of girls and women with Turner syndrome</w:t>
+                <w:t xml:space="preserve">Revisiting GDF9 variants in primary ovarian insufficiency: A shift from dominant to recessive pathogenicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Gravholt</w:t>
+                <w:t xml:space="preserve">Pénélope Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Andersen</w:t>
+                <w:t xml:space="preserve">Camille Verebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Bérénice Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanlee Davis</w:t>
+                <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthonie Duijnhouwer</w:t>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (6), pp.G53-G151. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.148734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2024.148734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04811169v1</w:t>
+                <w:t xml:space="preserve">inserm-04810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting GDF9 variants in primary ovarian insufficiency: A shift from dominant to recessive pathogenicity?</w:t>
+                <w:t xml:space="preserve">Clinical practice guidelines for the care of girls and women with Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Jordan</w:t>
+                <w:t xml:space="preserve">Claus Gravholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verebi</w:t>
+                <w:t xml:space="preserve">Niels Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Hervé</w:t>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perol</w:t>
+                <w:t xml:space="preserve">Shanlee Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bernard</w:t>
+                <w:t xml:space="preserve">Anthonie Duijnhouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 927, pp.148734. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (6), pp.G53-G151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2024.148734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04810864v1</w:t>
+                <w:t xml:space="preserve">inserm-04811169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic/circadian clocks and PCOS</w:t>
+                <w:t xml:space="preserve">Gonadotropic status in adult women with pituitary stalk interruption syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vatier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Baussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deae066⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (6), pp. 501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04811246v1</w:t>
+                <w:t xml:space="preserve">hal-04609641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropic status in adult women with pituitary stalk interruption syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic/circadian clocks and PCOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (6), pp. 501-508. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.1167-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deae066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04609641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04811246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting the landscape: Dominant C-terminal rare missense FOXL2 variants in non-syndromic primary ovarian failure etiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Chakhtoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (8), pp.2083-2096. </w:t>
@@ -1566,51 +1566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of the risk of ovarian dysfunction by studying the complexity of intermediate and premutation alleles of the FMR1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2333,580 +2333,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Valent</w:t>
+                <w:t xml:space="preserve">Alexandre Rouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisaki Amemiya</w:t>
+                <w:t xml:space="preserve">Eli Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rive Le Gouard</w:t>
+                <w:t xml:space="preserve">Veronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Iserin</w:t>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (4), pp.843-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855805v1</w:t>
+                <w:t xml:space="preserve">hal-03678844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rouen</w:t>
+                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Rogers</w:t>
+                <w:t xml:space="preserve">Alexander Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kerlan</w:t>
+                <w:t xml:space="preserve">Kisaki Amemiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+                <w:t xml:space="preserve">Nicolas Rive Le Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117 (4), pp.843-853. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (13), pp.1284-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678844v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
+                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fiot</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Alauze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Houang</w:t>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04031866v1</w:t>
+                <w:t xml:space="preserve">inserm-04041605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormones and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Linglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Azoulay</w:t>
+                <w:t xml:space="preserve">Dominique Maiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bouvattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Philippe Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 83 (1), pp.54-58. </w:t>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.153 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04005810v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of insulin resistance on fertility - focus on polycystic ovary syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,870 +3098,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones and fertility</w:t>
+                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Linglart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Léa Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 83 (3), pp.153 - 154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 83 (1), pp.54-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04041544v1</w:t>
+                <w:t xml:space="preserve">inserm-04005810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Moreau</w:t>
+                <w:t xml:space="preserve">Bertille Alauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanson</w:t>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (5), pp.394-401. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (S1), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041605v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04031866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.457-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04042352v1</w:t>
+                <w:t xml:space="preserve">hal-03677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 or 4: detection of hyperfunctioning parathyroid glands with 18F-fluorocholine PET/CT. Illustrative cases and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Zhang-Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoun Kerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Vagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (2), pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S1824-4785.22.03440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04042413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moraillon-Bougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (5), pp.457-463. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.675 - 681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03677764v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
+                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Garcia</w:t>
+                <w:t xml:space="preserve">Elena Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Megan Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+                <w:t xml:space="preserve">Daniella Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798449v1</w:t>
+                <w:t xml:space="preserve">hal-03789813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Baker</w:t>
+                <w:t xml:space="preserve">Aubin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Hock</w:t>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Warren</w:t>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789813v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03798449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
               </w:r>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Janmaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,290 +4058,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Meykiechel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04041503v1</w:t>
+                <w:t xml:space="preserve">inserm-04041364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Meykiechel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Young</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 83 (3), pp.155-158. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.101301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041364v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply of the Authors: Genetics of primary ovarian insufficiency: a careful step-by-step approach based on solid foundations to bring new knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,386 +4650,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart and Turner syndrome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irema Barbosa-Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Perdigao-Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Papastathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.709-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280276v1</w:t>
+                <w:t xml:space="preserve">inserm-04042462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrenal ganglioneuromas: a retrospective multicentric study of 104 cases from the COMETE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vezzosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (4), pp.463 - 474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/eje-20-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04946634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heart and Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.709-715. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (3-4), pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042462v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary adenoma in patients with multiple endocrine neoplasia type 1: a cohort study</w:t>
               </w:r>
@@ -5147,325 +5147,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04042690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age at diagnosis in patients with chronic congenital endocrine conditions: a regional cohort study from a reference center for rare diseases</w:t>
+                <w:t xml:space="preserve">Next Generation Sequencing Should Be Proposed to Every Woman With “Idiopathic” Primary Ovarian Insufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Kallali</w:t>
+                <w:t xml:space="preserve">Sarah Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumaisah Saïdi</w:t>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soucounda Lessim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Viaud</w:t>
+                <w:t xml:space="preserve">Anne Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-02099-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvab032/6154706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424550v1</w:t>
+                <w:t xml:space="preserve">hal-03163621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Generation Sequencing Should Be Proposed to Every Woman With “Idiopathic” Primary Ovarian Insufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age at diagnosis in patients with chronic congenital endocrine conditions: a regional cohort study from a reference center for rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Eskenazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
+                <w:t xml:space="preserve">Roumaisah Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Soucounda Lessim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gompel</w:t>
+                <w:t xml:space="preserve">Magali Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvab032/6154706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-02099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163621v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position statement on the diagnosis and management of premature/primary ovarian insufficiency (except Turner Syndrome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Givony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,64 +5568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonad differentiation toward ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.83 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at New Unexpected Disease Targets in LMNA-Linked Lipodystrophies in the Light of Complex Cardiovascular Phenotypes: Implications for Clinical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livie Chatelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Kerdanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,944 +6327,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGEMENT OF ENDOCRINE DISEASE: Transition of care for young adult patients with Turner syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Monogenic forms of lipodystrophic syndromes - diagnosis, detection, and practical management considerations from clinical cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Le Poulennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariana Nedelcu</w:t>
+                <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Martinerie</w:t>
+                <w:t xml:space="preserve">Caroline Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jéru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (1), pp.R1-R7. </w:t>
+              <w:t xml:space="preserve">Current Medical Research and Opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.543-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03007995.2018.1533459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948831v1</w:t>
+                <w:t xml:space="preserve">hal-02272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic forms of lipodystrophic syndromes - diagnosis, detection, and practical management considerations from clinical cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">MANAGEMENT OF ENDOCRINE DISEASE: Transition of care for young adult patients with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
+                <w:t xml:space="preserve">Tiphaine Le Poulennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Storey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Laetitia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Research and Opinion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (3), pp.543-552. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (1), pp.R1-R7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03007995.2018.1533459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272036v1</w:t>
+                <w:t xml:space="preserve">hal-02948831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we make pregnancy safe for women with Turner syndrome?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X chromosome gene dosage as a determinant of congenital malformations and of age-related comorbidity risk in patients with Turner syndrome, from childhood to early adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Boizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Haignere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31682⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (6), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180018v1</w:t>
+                <w:t xml:space="preserve">hal-02863454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral nonhaemorrhagic adrenal infarction as a cause of abdominal pain during pregnancy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+                <w:t xml:space="preserve">How can we make pregnancy safe for women with Turner syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecological Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09513590.2019.1622088⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the Turner Syndrome Resource Network Symposium, 181 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04047091v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X chromosome gene dosage as a determinant of congenital malformations and of age-related comorbidity risk in patients with Turner syndrome, from childhood to early adulthood</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unilateral nonhaemorrhagic adrenal infarction as a cause of abdominal pain during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Haignere</w:t>
+                <w:t xml:space="preserve">F. Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie dos Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Bourcigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (6), pp.397-406. </w:t>
+              <w:t xml:space="preserve">Gynecological Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (11), pp.941-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09513590.2019.1622088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863454v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04047091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Chatelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Kerdanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03867576v1</w:t>
+                <w:t xml:space="preserve">hal-02616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Netchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 179 (3), pp.181-190. </w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616785v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03867576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Congenital Adrenal Hyperplasia Presenting as Bilateral Testicular Tumors and Azoospermia in the Third Decade of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.S1-S9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7577,337 +7577,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03867732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
+                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Portnoi</w:t>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rojo</w:t>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma F Witchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Duncan</w:t>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1420-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018306v1</w:t>
+                <w:t xml:space="preserve">hal-02566758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
+                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Capel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Marie-France Portnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+                <w:t xml:space="preserve">Sandra Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+                <w:t xml:space="preserve">Selma F Witchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566758v1</w:t>
+                <w:t xml:space="preserve">hal-02018306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Hormone Replacement in Females with Endocrine Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (4), pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7939,286 +7939,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04006466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenoma Recurrence Suspected on Central Hyperthyroidism Despite Empty Sella and Confirmed by 68Ga-DOTA-TOC PET/CT</w:t>
+                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gauthé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
+                <w:t xml:space="preserve">Bourcigaux Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubino Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthaut Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donadille Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toubert Marie Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 GP148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04047345v1</w:t>
+                <w:t xml:space="preserve">hal-03117805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pituitary Adenoma Recurrence Suspected on Central Hyperthyroidism Despite Empty Sella and Confirmed by 68Ga-DOTA-TOC PET/CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donadille Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toubert Marie Elisabeth</w:t>
+                <w:t xml:space="preserve">Mathieu Gauthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourcigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (6), pp.454-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000001628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117805v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04047345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
               </w:r>
@@ -8377,51 +8377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.bcr2016218859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8449,571 +8449,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia De Reilhac</w:t>
+                <w:t xml:space="preserve">Sakina Kherra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Bruno Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Serfaty</w:t>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Letombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gondry</w:t>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603919v1</w:t>
+                <w:t xml:space="preserve">inserm-04006530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bernard</w:t>
+                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia De Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Kherra</w:t>
+                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Francou</w:t>
+                <w:t xml:space="preserve">David Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fagart</w:t>
+                <w:t xml:space="preserve">Brigitte Letombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Viengchareun</w:t>
+                <w:t xml:space="preserve">Jean Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
+              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04006530v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Souberbielle</w:t>
+                <w:t xml:space="preserve">Carine Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Benhamou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">France Roux</w:t>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.782-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465951v1</w:t>
+                <w:t xml:space="preserve">hal-01473964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+                <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Courtillot</w:t>
+                <w:t xml:space="preserve">France Rousière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+                <w:t xml:space="preserve">France Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.782-788. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.377-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01473964v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of CPEB1 Gene: A Rare but Recurrent Cause of Premature Ovarian Insufficiency</w:t>
               </w:r>
@@ -9261,390 +9261,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Outcome, Hormonal Status, Gonadotrope Axis, and Testicular Function in 219 Adult Men Born With Classic 21-Hydroxylase Deficiency. A French National Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroidogenic enzyme profile in an androgen-secreting adrenocortical oncocytoma associated with hirsustism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Esterle</w:t>
+                <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Renoult-Pierre</w:t>
+                <w:t xml:space="preserve">Sophie Ouzounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Brac de La Perrière</w:t>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Illouz</w:t>
+                <w:t xml:space="preserve">Jacqueline Vadrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2014-4124⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.117 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-15-0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025462v1</w:t>
+                <w:t xml:space="preserve">hal-01901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenic enzyme profile in an androgen-secreting adrenocortical oncocytoma associated with hirsustism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormones, grossesse et relation materno-fætale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ouzounian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Gailly-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (6), pp.S39-S50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901890v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones, grossesse et relation materno-fætale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical Outcome, Hormonal Status, Gonadotrope Axis, and Testicular Function in 219 Adult Men Born With Classic 21-Hydroxylase Deficiency. A French National Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Renoult-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Brac de La Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (6), pp.2303-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-4124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025529v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
               </w:r>
@@ -9790,51 +9790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rousière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10338,77 +10338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 369 (22), pp.2115 - 2125. </w:t>
@@ -10708,472 +10708,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular findings and management in Turner syndrome: insights from a French cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical characteristics and outcome of acromegaly induced by ectopic secretion of growth hormone-releasing hormone (GHRH): a French nationwide series of 21 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+                <w:t xml:space="preserve">Laetitia Garby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cabrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Courtillot</w:t>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Claustrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-12-0434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (6), pp.2093-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-2930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948839v1</w:t>
+                <w:t xml:space="preserve">hal-01006500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal contraception in women at risk of vascular and metabolic disorders: guidelines of the French Society of Endocrinology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chabbert-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (5), pp.469-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and outcome of acromegaly induced by ectopic secretion of growth hormone-releasing hormone (GHRH): a French nationwide series of 21 cases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caron</w:t>
+                <w:t xml:space="preserve">Cardiovascular findings and management in Turner syndrome: insights from a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Claustrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanson</w:t>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tabarin</w:t>
+                <w:t xml:space="preserve">Sylvie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (6), pp.2093-104. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 167 (4), pp.517-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2011-2930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EJE-12-0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006500v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Editorial].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 Suppl 1, pp.S1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11239,51 +11239,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycystic ovarian syndrome and ovarian insufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium, Marrakech fertility institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11308,51 +11308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of testosterone on spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11636,51 +11636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancies and Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Gynecology (ESG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11705,51 +11705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turner and pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controversies in gyneco obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11774,51 +11774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy outcomes following pulsatile GnRH treatment: results of a large multicenterretrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European master class on hypogonadotropic hypogonadism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,51 +12192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hamamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12453,51 +12453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>