--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -66,467 +66,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWS1-complex in premature ovarian insufficiency: SWSAP1 as a new POI gene.</w:t>
+                <w:t xml:space="preserve">Genomic newborn screening as a paradigm shift in rare disease management, with emphasis on endocrine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lokchine</w:t>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Zhang</w:t>
+                <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cluzeau</w:t>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrie Le Page</w:t>
+                <w:t xml:space="preserve">Patrice Rodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Belaud-Rotureau</w:t>
+                <w:t xml:space="preserve">Anne Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (11), pp.2189-2201. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2026.102517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300015v1</w:t>
+                <w:t xml:space="preserve">hal-05582204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+                <w:t xml:space="preserve">SWS1-complex in premature ovarian insufficiency: SWSAP1 as a new POI gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+                <w:t xml:space="preserve">Anna Lokchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+                <w:t xml:space="preserve">Laurence Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Lorrie Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Belaud-Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (11), pp.2189-2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+                <w:t xml:space="preserve">hal-05300015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting GDF9 variants in primary ovarian insufficiency: A shift from dominant to recessive pathogenicity?</w:t>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Jordan</w:t>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verebi</w:t>
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Hervé</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perol</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bernard</w:t>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 927, pp.148734. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2024.148734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04810864v1</w:t>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical practice guidelines for the care of girls and women with Turner syndrome</w:t>
               </w:r>
@@ -644,1258 +640,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04811169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropic status in adult women with pituitary stalk interruption syndrome</w:t>
+                <w:t xml:space="preserve">Revisiting GDF9 variants in primary ovarian insufficiency: A shift from dominant to recessive pathogenicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Terray</w:t>
+                <w:t xml:space="preserve">Pénélope Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Baussart</w:t>
+                <w:t xml:space="preserve">Camille Verebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zins</w:t>
+                <w:t xml:space="preserve">Bérénice Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Goldberg</w:t>
+                <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kab</w:t>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (6), pp. 501-508. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.148734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2024.148734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609641v1</w:t>
+                <w:t xml:space="preserve">inserm-04810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic/circadian clocks and PCOS</w:t>
+                <w:t xml:space="preserve">Gonadotropic status in adult women with pituitary stalk interruption syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vatier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Baussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deae066⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (6), pp. 501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04811246v1</w:t>
+                <w:t xml:space="preserve">hal-04609641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the landscape: Dominant C-terminal rare missense FOXL2 variants in non-syndromic primary ovarian failure etiology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic/circadian clocks and PCOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.1167-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deae066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04749744v1</w:t>
+                <w:t xml:space="preserve">inserm-04811246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting the landscape: Dominant C-terminal rare missense FOXL2 variants in non-syndromic primary ovarian failure etiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+                <w:t xml:space="preserve">Penelope Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Belalem</w:t>
+                <w:t xml:space="preserve">Berenice Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+                <w:t xml:space="preserve">Zeina Chakhtoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.177. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Clinical Genetics, 106 (1), pp.102-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04562484v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of children and adult craniopharyngiomas: a French Endocrine Society/French Society for Paediatric Endocrinology &amp; Diabetes Consensus Statement</w:t>
+                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Reynaud</w:t>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Raverot</w:t>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Coutant</w:t>
+                <w:t xml:space="preserve">Inès Belalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chanson</w:t>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646201v1</w:t>
+                <w:t xml:space="preserve">inserm-04562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position statement on the diagnosis and management of congenital pituitary deficiency in adults: the French National Diagnosis and Treatment Protocol (NDTP)</w:t>
+                <w:t xml:space="preserve">Diagnosis and management of children and adult craniopharyngiomas: a French Endocrine Society/French Society for Paediatric Endocrinology &amp; Diabetes Consensus Statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Castets</w:t>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Albarel</w:t>
+                <w:t xml:space="preserve">Rachel Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Gérald Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Annales d'Endocrinologie = Annals of Endocrinology, 85 (4), pp.327-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689015v1</w:t>
+                <w:t xml:space="preserve">hal-04646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Impact of Hypothalamic Perforation in Adult Patients With Craniopharyngioma: A Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position statement on the diagnosis and management of congenital pituitary deficiency in adults: the French National Diagnosis and Treatment Protocol (NDTP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Gaillard</w:t>
+                <w:t xml:space="preserve">Frédérique Albarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Benichi</w:t>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Villa</w:t>
+                <w:t xml:space="preserve">Gilles Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (8), pp.2083-2096. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annales d'Endocrinologie = Annals of Endocrinology, 85 (4), pp.327-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04811307v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of the risk of ovarian dysfunction by studying the complexity of intermediate and premutation alleles of the FMR1 gene</w:t>
+                <w:t xml:space="preserve">Prognostic Impact of Hypothalamic Perforation in Adult Patients With Craniopharyngioma: A Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Quilichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perol</w:t>
+                <w:t xml:space="preserve">Stephan Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cuisset</w:t>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grotto</w:t>
+                <w:t xml:space="preserve">Chiara Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fouveaut</w:t>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194 (4), pp.e63479. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (8), pp.2083-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04811409v1</w:t>
+                <w:t xml:space="preserve">inserm-04811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
+                <w:t xml:space="preserve">Stratification of the risk of ovarian dysfunction by studying the complexity of intermediate and premutation alleles of the FMR1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
+                <w:t xml:space="preserve">Juliette Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Laurence Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+                <w:t xml:space="preserve">Sarah Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Corinne Fouveaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (4), pp.e63479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982784v1</w:t>
+                <w:t xml:space="preserve">inserm-04811409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary surgery outcome in patients 75 years and older: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garvayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Messerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,4029 +1953,4029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary MRI Features in Acromegaly Resulting From Ectopic GHRH Secretion From a Neuroendocrine Tumor: Analysis of 30 Cases</w:t>
+                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Potorac</w:t>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bonneville</w:t>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian F Daly</w:t>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter de Herder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fainstein-Day</w:t>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac274⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04042292v1</w:t>
+                <w:t xml:space="preserve">hal-03982784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOBOX gene variants in premature ovarian insufficiency: ethnicity-dependent insights.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pituitary MRI Features in Acromegaly Resulting From Ectopic GHRH Secretion From a Neuroendocrine Tumor: Analysis of 30 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Potorac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
+                <w:t xml:space="preserve">Jean-François Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verebi</w:t>
+                <w:t xml:space="preserve">Adrian F Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perol</w:t>
+                <w:t xml:space="preserve">Wouter de Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fouveaut</w:t>
+                <w:t xml:space="preserve">Patricia Fainstein-Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10815-023-02981-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (8), pp.e3313 - e3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04700922v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgenic steroid excess in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOBOX gene variants in premature ovarian insufficiency: ethnicity-dependent insights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Karila</w:t>
+                <w:t xml:space="preserve">C. Verebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Kerlan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouveaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Assisted Reproduction and Genetics, 41, pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10815-023-02981-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04493599v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Androgenic steroid excess in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kerlan</w:t>
+                <w:t xml:space="preserve">Daphné Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Delemer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03678844v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Valent</w:t>
+                <w:t xml:space="preserve">Eli Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisaki Amemiya</w:t>
+                <w:t xml:space="preserve">Veronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rive Le Gouard</w:t>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Iserin</w:t>
+                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80 (13), pp.1284-1285. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (4), pp.843-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855805v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Moreau</w:t>
+                <w:t xml:space="preserve">Alexander Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanson</w:t>
+                <w:t xml:space="preserve">Kisaki Amemiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+                <w:t xml:space="preserve">Nicolas Rive Le Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (13), pp.1284-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04041605v1</w:t>
+                <w:t xml:space="preserve">hal-03855805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Linglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83 (3), pp.153 - 154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04041544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of insulin resistance on fertility - focus on polycystic ovary syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03647762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ruan</w:t>
+                <w:t xml:space="preserve">Léa Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1), pp.54-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04005810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
+                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Azoulay</w:t>
+                <w:t xml:space="preserve">Elodie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bouvattier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertille Alauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (S1), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04005810v1</w:t>
+                <w:t xml:space="preserve">inserm-04031866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Role of insulin resistance on fertility - focus on polycystic ovary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04031866v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677764v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 or 4: detection of hyperfunctioning parathyroid glands with 18F-fluorocholine PET/CT. Illustrative cases and pitfalls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moraillon-Bougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S1824-4785.22.03440-9⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.675 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (10), pp.675 - 681. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.457-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042352v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
+                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 or 4: detection of hyperfunctioning parathyroid glands with 18F-fluorocholine PET/CT. Illustrative cases and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Tucker</w:t>
+                <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Baker</w:t>
+                <w:t xml:space="preserve">Jules Zhang-Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Hock</w:t>
+                <w:t xml:space="preserve">Khadoun Kerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Warren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+                <w:t xml:space="preserve">Benedicte Vagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
+              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1824-4785.22.03440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789813v1</w:t>
+                <w:t xml:space="preserve">inserm-04042413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Garcia</w:t>
+                <w:t xml:space="preserve">Megan Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Daniella Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+                <w:t xml:space="preserve">Julia Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798449v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
+                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Mosbah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+                <w:t xml:space="preserve">Aubin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649738v1</w:t>
+                <w:t xml:space="preserve">inserm-03798449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041364v1</w:t>
+                <w:t xml:space="preserve">hal-03649738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Reply of the Authors: Genetics of primary ovarian insufficiency: a careful step-by-step approach based on solid foundations to bring new knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (2), pp.101301. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (2), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2022.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03855779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply of the Authors: Genetics of primary ovarian insufficiency: a careful step-by-step approach based on solid foundations to bring new knowledge</w:t>
+                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 118 (2), pp.425. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2022.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03855779v1</w:t>
+                <w:t xml:space="preserve">inserm-04041364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of gonadoblastoma in a retrospective multi-centre study with follow-up investigations of 70 patients with Turner syndrome and a 45,X/46,XY karyotype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Leger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Tiphaine Meykiechel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-22-0593⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.101301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03851939v1</w:t>
+                <w:t xml:space="preserve">inserm-04041503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation in the general population of a C-peptide estimate equation to measure beta cell function in recent-onset type 1 diabetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Mallone</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of gonadoblastoma in a retrospective multi-centre study with follow-up investigations of 70 patients with Turner syndrome and a 45,X/46,XY karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Larger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonard Harrison</w:t>
+                <w:t xml:space="preserve">Juliane Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00592-020-01604-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.EJE-22-0593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-22-0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009933v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03851939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation in the general population of a C-peptide estimate equation to measure beta cell function in recent-onset type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irema Barbosa-Magalhaes</w:t>
+                <w:t xml:space="preserve">Naiara Bediaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Corcos</w:t>
+                <w:t xml:space="preserve">Roberto Mallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Galey</w:t>
+                <w:t xml:space="preserve">Etienne Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Perdigao-Cotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrysoula Papastathi</w:t>
+                <w:t xml:space="preserve">Leonard Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Diabetologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.115-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00592-020-01604-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042462v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrenal ganglioneuromas: a retrospective multicentric study of 104 cases from the COMETE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Deflorenne</w:t>
+                <w:t xml:space="preserve">Michel Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Peuchmaur</w:t>
+                <w:t xml:space="preserve">Delphine Vezzosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vezzosi</w:t>
+                <w:t xml:space="preserve">Christiane Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (4), pp.463 - 474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/eje-20-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04946634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart and Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (3-4), pp.135-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary adenoma in patients with multiple endocrine neoplasia type 1: a cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irema Barbosa-Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Le Bras</w:t>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+                <w:t xml:space="preserve">Julie Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+                <w:t xml:space="preserve">Simone Perdigao-Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Goudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Chrysoula Papastathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (6), pp.863 - 873. </w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.709-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/eje-21-0630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042690v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Generation Sequencing Should Be Proposed to Every Woman With “Idiopathic” Primary Ovarian Insufficiency</w:t>
+                <w:t xml:space="preserve">Pituitary adenoma in patients with multiple endocrine neoplasia type 1: a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Eskenazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Maelle Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gompel</w:t>
+                <w:t xml:space="preserve">Pierre Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (6), pp.863 - 873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvab032/6154706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/eje-21-0630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163621v2</w:t>
+                <w:t xml:space="preserve">inserm-04042690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age at diagnosis in patients with chronic congenital endocrine conditions: a regional cohort study from a reference center for rare diseases</w:t>
+                <w:t xml:space="preserve">Next Generation Sequencing Should Be Proposed to Every Woman With “Idiopathic” Primary Ovarian Insufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Kallali</w:t>
+                <w:t xml:space="preserve">Sarah Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumaisah Saïdi</w:t>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soucounda Lessim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Viaud</w:t>
+                <w:t xml:space="preserve">Anne Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-02099-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvab032/6154706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424550v1</w:t>
+                <w:t xml:space="preserve">hal-03163621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position statement on the diagnosis and management of premature/primary ovarian insufficiency (except Turner Syndrome)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Age at diagnosis in patients with chronic congenital endocrine conditions: a regional cohort study from a reference center for rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Givony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bidet</w:t>
+                <w:t xml:space="preserve">Roumaisah Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soucounda Lessim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-02099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03856183v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonad differentiation toward ovary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Position statement on the diagnosis and management of premature/primary ovarian insufficiency (except Turner Syndrome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Givony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Albarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.83 - 88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 82 (6), pp.555-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03490495v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03856183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at New Unexpected Disease Targets in LMNA-Linked Lipodystrophies in the Light of Complex Cardiovascular Phenotypes: Implications for Clinical Practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonad differentiation toward ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.83 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9030765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02586223v1</w:t>
+                <w:t xml:space="preserve">hal-03490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel de la Société francophone du diabète (SFD) : vaccination chez la personne diabétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dumeige</w:t>
+                <w:t xml:space="preserve">Looking at New Unexpected Disease Targets in LMNA-Linked Lipodystrophies in the Light of Complex Cardiovascular Phenotypes: Implications for Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livie Chatelais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+                <w:t xml:space="preserve">Franck Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc de Kerdanet</w:t>
+                <w:t xml:space="preserve">Isabelle Jéru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Hyon</w:t>
+                <w:t xml:space="preserve">Olivier Lascols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.46-57. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9030765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656417v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and progression of aortic dilatation in adult patients with Turner syndrome: a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,2114 +6059,2123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of buccal cell FISH analysis in the diagnosis and management of Turner syndrome</w:t>
+                <w:t xml:space="preserve">Référentiel de la Société francophone du diabète (SFD) : vaccination chez la personne diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graff</w:t>
+                <w:t xml:space="preserve">Laurence Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Donadille</w:t>
+                <w:t xml:space="preserve">Livie Chatelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Morel</w:t>
+                <w:t xml:space="preserve">Marc de Kerdanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Villy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Bourcigaux</w:t>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa197⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03857359v1</w:t>
+                <w:t xml:space="preserve">hal-03656417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol and Aldosterone Responses to Hypoglycemia and Na Depletion in Women With Non-Classic 21-Hydroxylase Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added value of buccal cell FISH analysis in the diagnosis and management of Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kamenický</w:t>
+                <w:t xml:space="preserve">B Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+                <w:t xml:space="preserve">H Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+                <w:t xml:space="preserve">M Villy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Piedvache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">N Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (1), pp.55-64. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.2391-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgz005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677166v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03857359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic forms of lipodystrophic syndromes - diagnosis, detection, and practical management considerations from clinical cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortisol and Aldosterone Responses to Hypoglycemia and Na Depletion in Women With Non-Classic 21-Hydroxylase Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Storey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piedvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Research and Opinion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03007995.2018.1533459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgz005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272036v1</w:t>
+                <w:t xml:space="preserve">hal-03677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGEMENT OF ENDOCRINE DISEASE: Transition of care for young adult patients with Turner syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Martinerie</w:t>
+                <w:t xml:space="preserve">Monogenic forms of lipodystrophic syndromes - diagnosis, detection, and practical management considerations from clinical cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jéru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0238⟩</w:t>
+              <w:t xml:space="preserve">Current Medical Research and Opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03007995.2018.1533459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948831v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X chromosome gene dosage as a determinant of congenital malformations and of age-related comorbidity risk in patients with Turner syndrome, from childhood to early adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Boizeau</w:t>
+                <w:t xml:space="preserve">MANAGEMENT OF ENDOCRINE DISEASE: Transition of care for young adult patients with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Haignere</w:t>
+                <w:t xml:space="preserve">Tiphaine Le Poulennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie dos Santos</w:t>
+                <w:t xml:space="preserve">Laetitia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 180 (6), pp.397-406. </w:t>
+              <w:t xml:space="preserve">, 2019, 180 (1), pp.R1-R7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863454v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we make pregnancy safe for women with Turner syndrome?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X chromosome gene dosage as a determinant of congenital malformations and of age-related comorbidity risk in patients with Turner syndrome, from childhood to early adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Boizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Haignere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31682⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (6), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180018v1</w:t>
+                <w:t xml:space="preserve">hal-02863454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral nonhaemorrhagic adrenal infarction as a cause of abdominal pain during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecological Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (11), pp.941-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09513590.2019.1622088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we make pregnancy safe for women with Turner syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the Turner Syndrome Resource Network Symposium, 181 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616785v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Chatelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Kerdanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03867576v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Congenital Adrenal Hyperplasia Presenting as Bilateral Testicular Tumors and Azoospermia in the Third Decade of Life</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérome Guéchot</w:t>
+                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irène Netchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (9), pp.997 - 1000. </w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/js.2018-00103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982827v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03867576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité du sperme et fertilité : rôle de l’environnement et de la santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severe Congenital Adrenal Hyperplasia Presenting as Bilateral Testicular Tumors and Azoospermia in the Third Decade of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guéchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-4266(18)31233-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.997 - 1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2018-00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04097305v1</w:t>
+                <w:t xml:space="preserve">hal-03982827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité du sperme et fertilité : rôle de l’environnement et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.S1-S9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-4266(18)31233-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03867732v1</w:t>
+                <w:t xml:space="preserve">inserm-04097305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">C Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+                <w:t xml:space="preserve">I Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+                <w:t xml:space="preserve">M Toubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.1420-1435. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (8), pp.1408-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02566758v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03867732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Portnoi</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rojo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Duncan</w:t>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1420-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018306v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Hormone Replacement in Females with Endocrine Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Portnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma F Witchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000457125⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04006466v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Hormone Replacement in Females with Endocrine Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (4), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000457125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03117805v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04006466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary Adenoma Recurrence Suspected on Central Hyperthyroidism Despite Empty Sella and Confirmed by 68Ga-DOTA-TOC PET/CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (6), pp.454-455. </w:t>
@@ -8198,3024 +8207,3149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
+                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Jan Vanaken</w:t>
+                <w:t xml:space="preserve">Bourcigaux Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bassinet</w:t>
+                <w:t xml:space="preserve">Rubino Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieke Boon</w:t>
+                <w:t xml:space="preserve">Berthaut Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Mani</w:t>
+                <w:t xml:space="preserve">Donadille Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Honoré</w:t>
+                <w:t xml:space="preserve">Toubert Marie Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 GP148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03837666v1</w:t>
+                <w:t xml:space="preserve">hal-03117805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gangliocytoma: outcome of a rare silent pituitary tumour</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Jan Vanaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bcr-2016-218859⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.1700314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00314-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948823v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03837666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gangliocytoma: outcome of a rare silent pituitary tumour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
+              <w:t xml:space="preserve">BMJ Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.bcr2016218859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bcr-2016-218859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04006530v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia De Reilhac</w:t>
+                <w:t xml:space="preserve">Sakina Kherra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Bruno Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Serfaty</w:t>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Letombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gondry</w:t>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603919v1</w:t>
+                <w:t xml:space="preserve">inserm-04006530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia De Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Courtillot</w:t>
+                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+                <w:t xml:space="preserve">David Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Letombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473964v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Rousière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.377-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of CPEB1 Gene: A Rare but Recurrent Cause of Premature Ovarian Insufficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kerlan</w:t>
+                <w:t xml:space="preserve">Carine Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-1291⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.782-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042408v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a multi-country monitoring system of reproductive health in the context of endocrine disrupting chemical exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Jφrgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jurewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.76-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckv153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenic enzyme profile in an androgen-secreting adrenocortical oncocytoma associated with hirsustism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
+                <w:t xml:space="preserve">Deletion of CPEB1 Gene: A Rare but Recurrent Cause of Premature Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ouzounian</w:t>
+                <w:t xml:space="preserve">L. Mansour-Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Benoit</w:t>
+                <w:t xml:space="preserve">S. Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vadrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Tissier</w:t>
+                <w:t xml:space="preserve">V. Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-15-0014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (5), pp.2099-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-1291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901890v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones, grossesse et relation materno-fætale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroidogenic enzyme profile in an androgen-secreting adrenocortical oncocytoma associated with hirsustism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gailly-Fabre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Ouzounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vadrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.117 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-15-0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025529v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Outcome, Hormonal Status, Gonadotrope Axis, and Testicular Function in 219 Adult Men Born With Classic 21-Hydroxylase Deficiency. A French National Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormones, grossesse et relation materno-fætale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gailly-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (6), pp.S39-S50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025462v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical Outcome, Hormonal Status, Gonadotrope Axis, and Testicular Function in 219 Adult Men Born With Classic 21-Hydroxylase Deficiency. A French National Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thevenon</w:t>
+                <w:t xml:space="preserve">Laure Esterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourredjem</w:t>
+                <w:t xml:space="preserve">Peggy Renoult-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faivre</w:t>
+                <w:t xml:space="preserve">Aude Brac de La Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Calender</w:t>
+                <w:t xml:space="preserve">Frédéric Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (6), pp.2303-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-4124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546020v1</w:t>
+                <w:t xml:space="preserve">hal-02025462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéopathies fragilisantes, maladie rénale chronique, malabsorptions, anomalies biologiques du métabolisme phosphocalcique : les bonnes indications pour un remboursement raisonné du dosage de vitamine D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+                <w:t xml:space="preserve">A. Bourredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
+                <w:t xml:space="preserve">L. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rousière</w:t>
+                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">A. Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72 (4), pp.385-389. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (6), pp.819-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2014.0972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225515v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p.Ala541Thr variant of MEN1 gene: A non deleterious polymorphism or a pathogenic mutation?</w:t>
+                <w:t xml:space="preserve">Ostéopathies fragilisantes, maladie rénale chronique, malabsorptions, anomalies biologiques du métabolisme phosphocalcique : les bonnes indications pour un remboursement raisonné du dosage de vitamine D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Nozières</w:t>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Xian Zhang</w:t>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+                <w:t xml:space="preserve">Mickael Rousière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dupasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Vargas-Poussou</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (4), pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2014.0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276624v1</w:t>
+                <w:t xml:space="preserve">hal-01225515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketoconazole in Cushing's disease: is it worth a try?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p.Ala541Thr variant of MEN1 gene: A non deleterious polymorphism or a pathogenic mutation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Xian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Castinetti</w:t>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guignat</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Kamenicky</w:t>
+                <w:t xml:space="preserve">Rosa Vargas-Poussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-3628⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (3), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213006v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prevalence of CHD7 missense versus truncating mutations is higher in patients with Kallmann syndrome than in typical CHARGE patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketoconazole in Cushing's disease: is it worth a try?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Castinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Marcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Sarfati</w:t>
+                <w:t xml:space="preserve">Laurence Guignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fouveaut</w:t>
+                <w:t xml:space="preserve">Pauline Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parent</w:t>
+                <w:t xml:space="preserve">Marie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 99 (10), pp.E2138 - 43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2014-2110⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 99 (5), pp.1623-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-3628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404122v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraadrenal Corticotropin in Bilateral Macronodular Adrenal Hyperplasia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The prevalence of CHD7 missense versus truncating mutations is higher in patients with Kallmann syndrome than in typical CHARGE patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duparc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Young</w:t>
+                <w:t xml:space="preserve">Séverine Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Renouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
+                <w:t xml:space="preserve">Chrystel Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fouveaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1215245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (10), pp.E2138 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908272v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial lipodystrophy with severe insulin resistance and adult progeria Werner syndrome.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraadrenal Corticotropin in Bilateral Macronodular Adrenal Hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Auclair</w:t>
+                <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+                <w:t xml:space="preserve">Céline Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sorel</w:t>
+                <w:t xml:space="preserve">Sylvie Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.106. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369 (22), pp.2115 - 2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1215245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00847200v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Linkage in a Highly Consanguineous Pedigree Reveals Two Novel Loci on Chromosome 7 for Non-Syndromic Familial Premature Ovarian Failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial lipodystrophy with severe insulin resistance and adult progeria Werner syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+                <w:t xml:space="preserve">Pascal d'Anella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Zavadakova</w:t>
+                <w:t xml:space="preserve">Martine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziva Ben-Neriah</w:t>
+                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Bouhali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
+                <w:t xml:space="preserve">Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033412⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135887v1</w:t>
+                <w:t xml:space="preserve">inserm-00847200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical characteristics and outcome of acromegaly induced by ectopic secretion of growth hormone-releasing hormone (GHRH): a French nationwide series of 21 cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Garby</w:t>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Caron</w:t>
+                <w:t xml:space="preserve">Francine Claustrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (6), pp.2093-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2011-2930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal contraception in women at risk of vascular and metabolic disorders: guidelines of the French Society of Endocrinology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gourdy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+                <w:t xml:space="preserve">Nathalie Chabbert-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (5), pp.469-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular findings and management in Turner syndrome: insights from a French cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Genome-Wide Linkage in a Highly Consanguineous Pedigree Reveals Two Novel Loci on Chromosome 7 for Non-Syndromic Familial Premature Ovarian Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+                <w:t xml:space="preserve">Petra Zavadakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cabrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Courtillot</w:t>
+                <w:t xml:space="preserve">Ziva Ben-Neriah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-12-0434⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948839v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cardiovascular findings and management in Turner syndrome: insights from a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 167 (4), pp.517-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-12-0434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Editorial].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 Suppl 1, pp.S1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0003-4266(11)70002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11225,633 +11359,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycystic ovarian syndrome and ovarian insufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium, Marrakech fertility institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04119549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of testosterone on spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04121076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut gonadotrope de 56 femmes adultes atteintes d’un syndrome d’interruption de la tige pituitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Marseille, France. pp.169-170, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancies and Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Gynecology (ESG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04155615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turner and pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controversies in gyneco obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy outcomes following pulsatile GnRH treatment: results of a large multicenterretrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European master class on hypogonadotropic hypogonadism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11861,288 +11995,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des enzymes de la stéroïdogenèse dans une tumeur surrénalienne oncocytaire sécrétant des androgènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tetsi Nomigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouzounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32eme congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France. Annales d'Endocrinologie, 76 (4), pp.361-362, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veitia Reiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12152,161 +12286,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hamamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId501"/>
+      <w:footerReference w:type="default" r:id="rId507"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12453,51 +12587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>