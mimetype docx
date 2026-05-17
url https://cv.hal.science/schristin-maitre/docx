--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1141,295 +1141,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
+                <w:t xml:space="preserve">Diagnosis and management of children and adult craniopharyngiomas: a French Endocrine Society/French Society for Paediatric Endocrinology &amp; Diabetes Consensus Statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+                <w:t xml:space="preserve">Rachel Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+                <w:t xml:space="preserve">Gérald Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Belalem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04562484v1</w:t>
+                <w:t xml:space="preserve">hal-04646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of children and adult craniopharyngiomas: a French Endocrine Society/French Society for Paediatric Endocrinology &amp; Diabetes Consensus Statement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Reynaud</w:t>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Raverot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Coutant</w:t>
+                <w:t xml:space="preserve">Inès Belalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chanson</w:t>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646201v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position statement on the diagnosis and management of congenital pituitary deficiency in adults: the French National Diagnosis and Treatment Protocol (NDTP)</w:t>
               </w:r>
@@ -1681,2996 +1681,2996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of the risk of ovarian dysfunction by studying the complexity of intermediate and premutation alleles of the FMR1 gene</w:t>
+                <w:t xml:space="preserve">Androgenic steroid excess in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Quilichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perol</w:t>
+                <w:t xml:space="preserve">Daphné Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cuisset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63479⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04811409v1</w:t>
+                <w:t xml:space="preserve">hal-04493599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary surgery outcome in patients 75 years and older: a retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratification of the risk of ovarian dysfunction by studying the complexity of intermediate and premutation alleles of the FMR1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Garvayo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Sarah Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Messerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Reina</w:t>
+                <w:t xml:space="preserve">Corinne Fouveaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-023-05809-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (4), pp.e63479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04231474v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04811409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary MRI Features in Acromegaly Resulting From Ectopic GHRH Secretion From a Neuroendocrine Tumor: Analysis of 30 Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pituitary surgery outcome in patients 75 years and older: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garvayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Potorac</w:t>
+                <w:t xml:space="preserve">Mahmoud Messerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bonneville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fainstein-Day</w:t>
+                <w:t xml:space="preserve">Vincent Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac274⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-023-05809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOBOX gene variants in premature ovarian insufficiency: ethnicity-dependent insights.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pituitary MRI Features in Acromegaly Resulting From Ectopic GHRH Secretion From a Neuroendocrine Tumor: Analysis of 30 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Potorac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian F Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
+                <w:t xml:space="preserve">Wouter de Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verebi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Fouveaut</w:t>
+                <w:t xml:space="preserve">Patricia Fainstein-Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10815-023-02981-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (8), pp.e3313 - e3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04700922v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgenic steroid excess in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOBOX gene variants in premature ovarian insufficiency: ethnicity-dependent insights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Karila</w:t>
+                <w:t xml:space="preserve">S. Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Kerlan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fouveaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Assisted Reproduction and Genetics, 41, pp.135-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10815-023-02981-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04493599v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and characteristics of gonadoblastoma in a retrospective multi-centre study with follow-up investigations of 70 patients with Turner syndrome and a 45,X/46,XY karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rouen</w:t>
+                <w:t xml:space="preserve">Juliane Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Rogers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.EJE-22-0593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-22-0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678844v1</w:t>
+                <w:t xml:space="preserve">inserm-03851939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03855805v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones and fertility</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Meykiechel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.05.004⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.101301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041544v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply of the Authors: Genetics of primary ovarian insufficiency: a careful step-by-step approach based on solid foundations to bring new knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (2), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2022.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041605v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03855779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole exome sequencing in a cohort of familial premature ovarian insufficiency cases reveals a broad array of pathogenic or likely pathogenic variants in 50% of families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (4), pp.843-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04005810v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Aortic tissue analysis in Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Houang</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Valent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisaki Amemiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rive Le Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (13), pp.1284-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2022.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04031866v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of insulin resistance on fertility - focus on polycystic ovary syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Role of 68Ga-DOTATOC PET/CT in Insulinoma According to 3 Different Contexts: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03647762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormones and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Linglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Llauradó</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.153 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Impact of intra-uterine life on future health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1), pp.54-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042352v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04005810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of insulin resistance on fertility - focus on polycystic ovary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (3), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677764v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 or 4: detection of hyperfunctioning parathyroid glands with 18F-fluorocholine PET/CT. Illustrative cases and pitfalls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Vagne</w:t>
+                <w:t xml:space="preserve">Turner syndrome: French National Diagnosis and Care Protocol (NDCP; National Diagnosis and Care Protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Alauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinane Samara-Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S1824-4785.22.03440-9⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (S1), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042413v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04031866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789813v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+                <w:t xml:space="preserve">Une hyperandrogénie chez la femme ménopausée : origine ovarienne ou origine surrénalienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moraillon-Bougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.675 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Atlan</w:t>
+                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 or 4: detection of hyperfunctioning parathyroid glands with 18F-fluorocholine PET/CT. Illustrative cases and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Zhang-Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoun Kerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Vagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t>
+              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1824-4785.22.03440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649738v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply of the Authors: Genetics of primary ovarian insufficiency: a careful step-by-step approach based on solid foundations to bring new knowledge</w:t>
+                <w:t xml:space="preserve">La contraception à travers le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2022.05.023⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.457-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03855779v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgens and spermatogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 83 (3), pp.155-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041364v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03798449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gestational diabetes mellitus patients with the telemedicine application MyDiabby decreases the rate of foetal macrosomia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premature ovarian insufficiency in CLPB deficiency: transcriptomic, proteomic and phenotypic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Meykiechel</w:t>
+                <w:t xml:space="preserve">Daniella Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline de Carne</w:t>
+                <w:t xml:space="preserve">Julia Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gueguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girard</w:t>
+                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of gonadoblastoma in a retrospective multi-centre study with follow-up investigations of 70 patients with Turner syndrome and a 45,X/46,XY karyotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Leger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.EJE-22-0593. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-22-0593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03851939v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation in the general population of a C-peptide estimate equation to measure beta cell function in recent-onset type 1 diabetes</w:t>
               </w:r>
@@ -4784,386 +4784,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrenal ganglioneuromas: a retrospective multicentric study of 104 cases from the COMETE network</w:t>
+                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Deflorenne</w:t>
+                <w:t xml:space="preserve">Irema Barbosa-Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Peuchmaur</w:t>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vezzosi</w:t>
+                <w:t xml:space="preserve">Julie Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Ajzenberg</w:t>
+                <w:t xml:space="preserve">Simone Perdigao-Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+                <w:t xml:space="preserve">Chrysoula Papastathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (4), pp.463 - 474. </w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.709-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/eje-20-1049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04946634v1</w:t>
+                <w:t xml:space="preserve">inserm-04042462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart and Turner syndrome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrenal ganglioneuromas: a retrospective multicentric study of 104 cases from the COMETE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vezzosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (4), pp.463 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/eje-20-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280276v1</w:t>
+                <w:t xml:space="preserve">inserm-04946634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of lifetime eating disorders in infertile women seeking pregnancy with pulsatile gonadotropin-releasing hormone therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heart and Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.709-715. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (3-4), pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40519-020-00893-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042462v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary adenoma in patients with multiple endocrine neoplasia type 1: a cohort study</w:t>
               </w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (6), pp.863 - 873. </w:t>
@@ -5683,403 +5683,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03856183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonad differentiation toward ovary</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cortisol and Aldosterone Responses to Hypoglycemia and Na Depletion in Women With Non-Classic 21-Hydroxylase Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piedvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgz005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490495v1</w:t>
+                <w:t xml:space="preserve">hal-03677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at New Unexpected Disease Targets in LMNA-Linked Lipodystrophies in the Light of Complex Cardiovascular Phenotypes: Implications for Clinical Practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonad differentiation toward ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.83 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9030765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02586223v1</w:t>
+                <w:t xml:space="preserve">hal-03490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and progression of aortic dilatation in adult patients with Turner syndrome: a cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tuffet</w:t>
+                <w:t xml:space="preserve">Looking at New Unexpected Disease Targets in LMNA-Linked Lipodystrophies in the Light of Complex Cardiovascular Phenotypes: Implications for Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Cholet</w:t>
+                <w:t xml:space="preserve">Franck Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Nedelcu</w:t>
+                <w:t xml:space="preserve">Isabelle Jéru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bourcigaux</w:t>
+                <w:t xml:space="preserve">Olivier Lascols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (4), pp.463-470. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-20-0284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9030765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946683v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de la Société francophone du diabète (SFD) : vaccination chez la personne diabétique</w:t>
               </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livie Chatelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Kerdanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,295 +6193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of buccal cell FISH analysis in the diagnosis and management of Turner syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and progression of aortic dilatation in adult patients with Turner syndrome: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graff</w:t>
+                <w:t xml:space="preserve">Sophie Tuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Donadille</w:t>
+                <w:t xml:space="preserve">Clement Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Morel</w:t>
+                <w:t xml:space="preserve">Mariana Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Villy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Bourcigaux</w:t>
+                <w:t xml:space="preserve">Nathalie Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa197⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-20-0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03857359v1</w:t>
+                <w:t xml:space="preserve">hal-02946683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol and Aldosterone Responses to Hypoglycemia and Na Depletion in Women With Non-Classic 21-Hydroxylase Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added value of buccal cell FISH analysis in the diagnosis and management of Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kamenický</w:t>
+                <w:t xml:space="preserve">B Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+                <w:t xml:space="preserve">H Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+                <w:t xml:space="preserve">M Villy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Piedvache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">N Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (1), pp.55-64. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.2391-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgz005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677166v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03857359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic forms of lipodystrophic syndromes - diagnosis, detection, and practical management considerations from clinical cases</w:t>
               </w:r>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jéru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6614,77 +6614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANAGEMENT OF ENDOCRINE DISEASE: Transition of care for young adult patients with Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Poulennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X chromosome gene dosage as a determinant of congenital malformations and of age-related comorbidity risk in patients with Turner syndrome, from childhood to early adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Zenaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecological Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (11), pp.941-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6973,51 +6973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we make pregnancy safe for women with Turner syndrome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,947 +7071,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capucine Hyon</w:t>
+                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Portnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma F Witchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616785v1</w:t>
+                <w:t xml:space="preserve">hal-02018306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1420-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03867576v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Congenital Adrenal Hyperplasia Presenting as Bilateral Testicular Tumors and Azoospermia in the Third Decade of Life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
+                <w:t xml:space="preserve">Should 45,X/46,XY boys with no or mild anomaly of external genitalia be investigated and followed up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Chatelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Kerdanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/js.2018-00103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-18-0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982827v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité du sperme et fertilité : rôle de l’environnement et de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Kerlan</w:t>
+                <w:t xml:space="preserve">Human 3beta-hydroxysteroid dehydrogenase deficiency associated with normal spermatic numeration despite a severe enzyme deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Houang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Netchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Siffroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-4266(18)31233-2⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.395-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-17-0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04097305v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03867576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Donadille</w:t>
+                <w:t xml:space="preserve">Severe Congenital Adrenal Hyperplasia Presenting as Bilateral Testicular Tumors and Azoospermia in the Third Decade of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guéchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey222⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.997 - 1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2018-00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03867732v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFN2-associated lipomatosis: Clinical spectrum and impact on adipose tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité du sperme et fertilité : rôle de l’environnement et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.S1-S9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-4266(18)31233-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02566758v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04097305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations involving the SRY-related gene SOX8 are associated with a spectrum of human reproductive anomalies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Dumargne</w:t>
+                <w:t xml:space="preserve">Impact on testicular function of a single ablative activity of 3.7 GBq radioactive iodine for differentiated thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rojo</w:t>
+                <w:t xml:space="preserve">C Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma F Witchel</w:t>
+                <w:t xml:space="preserve">I Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Duncan</w:t>
+                <w:t xml:space="preserve">M Toubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1228-1240. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (8), pp.1408-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018306v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03867732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Hormone Replacement in Females with Endocrine Disorders</w:t>
               </w:r>
@@ -8092,90 +8092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary Adenoma Recurrence Suspected on Central Hyperthyroidism Despite Empty Sella and Confirmed by 68Ga-DOTA-TOC PET/CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourcigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (6), pp.454-455. </w:t>
@@ -8472,51 +8472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangliocytoma: outcome of a rare silent pituitary tumour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,839 +8583,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bernard</w:t>
+                <w:t xml:space="preserve">Deletion of CPEB1 Gene: A Rare but Recurrent Cause of Premature Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Kherra</w:t>
+                <w:t xml:space="preserve">L. Mansour-Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Francou</w:t>
+                <w:t xml:space="preserve">S. Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fagart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Say Viengchareun</w:t>
+                <w:t xml:space="preserve">V. Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 101 (5), pp.2099-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-1291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04006530v1</w:t>
+                <w:t xml:space="preserve">hal-02042408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a multi-country monitoring system of reproductive health in the context of endocrine disrupting chemical exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia De Reilhac</w:t>
+                <w:t xml:space="preserve">Richard M. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Niels Jφrgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Serfaty</w:t>
+                <w:t xml:space="preserve">Hagai Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Letombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gondry</w:t>
+                <w:t xml:space="preserve">Joanna Jurewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603919v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familial Multiplicity of Estrogen Insensitivity Associated with a Loss-of-Function ESR1 Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Kherra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Souberbielle</w:t>
+                <w:t xml:space="preserve">Bruno Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Benhamou</w:t>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">France Roux</w:t>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.jc.2016-2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01465951v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04006530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Zenaty</w:t>
+                <w:t xml:space="preserve">The CORALIE study: improving patient education to help new users better understand their oral contraceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia De Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Courtillot</w:t>
+                <w:t xml:space="preserve">David Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+                <w:t xml:space="preserve">Brigitte Letombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13625187.2016.1217323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473964v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multi-country monitoring system of reproductive health in the context of endocrine disrupting chemical exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Le Moal</w:t>
+                <w:t xml:space="preserve">Spontaneous fertility and pregnancy outcomes amongst 480 women with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zenaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Sharpe</w:t>
+                <w:t xml:space="preserve">Carine Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Jφrgensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jurewicz</w:t>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv153⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.782-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dew012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197348v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of CPEB1 Gene: A Rare but Recurrent Cause of Premature Ovarian Insufficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Hyon</w:t>
+                <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mansour-Hendili</w:t>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chantot-Bastaraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donadille</w:t>
+                <w:t xml:space="preserve">Mickaël Rousiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kerlan</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101 (5), pp.2099-2104. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.377-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-1291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02042408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenic enzyme profile in an androgen-secreting adrenocortical oncocytoma associated with hirsustism</w:t>
               </w:r>
@@ -9548,64 +9548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones, grossesse et relation materno-fætale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gailly-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76 (6), pp.S39-S50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,51 +9630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Outcome, Hormonal Status, Gonadotrope Axis, and Testicular Function in 219 Adult Men Born With Classic 21-Hydroxylase Deficiency. A French National Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Esterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9898,1458 +9898,1458 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéopathies fragilisantes, maladie rénale chronique, malabsorptions, anomalies biologiques du métabolisme phosphocalcique : les bonnes indications pour un remboursement raisonné du dosage de vitamine D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickael Rousière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72 (4), pp.385-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/abc.2014.0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.Ala541Thr variant of MEN1 gene: A non deleterious polymorphism or a pathogenic mutation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Xian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Nozières</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Vargas-Poussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (3), pp.133-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketoconazole in Cushing's disease: is it worth a try?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Castinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Castinetti</w:t>
+                <w:t xml:space="preserve">Marie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kamenicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (5), pp.1623-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2013-3628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prevalence of CHD7 missense versus truncating mutations is higher in patients with Kallmann syndrome than in typical CHARGE patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fouveaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (10), pp.E2138 - 43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2014-2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraadrenal Corticotropin in Bilateral Macronodular Adrenal Hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Tetsi Nomigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 369 (22), pp.2115 - 2125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa1215245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial lipodystrophy with severe insulin resistance and adult progeria Werner syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Anella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-8-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00847200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and outcome of acromegaly induced by ectopic secretion of growth hormone-releasing hormone (GHRH): a French nationwide series of 21 cases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tabarin</w:t>
+                <w:t xml:space="preserve">Hormonal contraception in women at risk of vascular and metabolic disorders: guidelines of the French Society of Endocrinology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Catteau-Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chabbert-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2011-2930⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (5), pp.469-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006500v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal contraception in women at risk of vascular and metabolic disorders: guidelines of the French Society of Endocrinology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Christin-Maître</w:t>
+                <w:t xml:space="preserve">Clinical characteristics and outcome of acromegaly induced by ectopic secretion of growth hormone-releasing hormone (GHRH): a French nationwide series of 21 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Claustrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2012.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (6), pp.2093-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-2930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932019v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Linkage in a Highly Consanguineous Pedigree Reveals Two Novel Loci on Chromosome 7 for Non-Syndromic Familial Premature Ovarian Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Zavadakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziva Ben-Neriah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+                <w:t xml:space="preserve">Kamal Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e33412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0033412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular findings and management in Turner syndrome: insights from a French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Zenaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 167 (4), pp.517-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/EJE-12-0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Editorial].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 Suppl 1, pp.S1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0003-4266(11)70002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11359,633 +11359,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycystic ovarian syndrome and ovarian insufficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international symposium, Marrakech fertility institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco</w:t>
+              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119549v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04352532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of testosterone on spermatogenesis</w:t>
+                <w:t xml:space="preserve">Polycystic ovarian syndrome and ovarian insufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6th international symposium, Marrakech fertility institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04121076v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of testosterone on spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
+              <w:t xml:space="preserve">Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04352532v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04121076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut gonadotrope de 56 femmes adultes atteintes d’un syndrome d’interruption de la tige pituitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Terray</w:t>
+                <w:t xml:space="preserve">G. Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Marseille, France. pp.169-170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancies and Turner syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Gynecology (ESG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04155615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turner and pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controversies in gyneco obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy outcomes following pulsatile GnRH treatment: results of a large multicenterretrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European master class on hypogonadotropic hypogonadism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11995,288 +11995,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des enzymes de la stéroïdogenèse dans une tumeur surrénalienne oncocytaire sécrétant des androgènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tetsi Nomigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouzounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tetsi Nomigni</w:t>
+                <w:t xml:space="preserve">J. Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32eme congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France. Annales d'Endocrinologie, 76 (4), pp.361-362, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veitia Reiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12286,161 +12286,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hamamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Berlioux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId507"/>
+      <w:footerReference w:type="default" r:id="rId504"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12587,51 +12587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Belaud-Rotureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Gravholt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Andersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlee Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Duijnhouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verebi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04609641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baussart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Chakhtoura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Karila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kerlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.11.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04811409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Quilichini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grotto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fouveaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63479" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garvayo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05809-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Potorac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonneville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Daly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Herder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fainstein-Day" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac274" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verebi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouveaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-023-02981-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03851939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0593" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Meykiechel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Carne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Siffroi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2022.05.023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rogers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kerlan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Catteau-Jonard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Valent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisaki Amemiya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rive Le Gouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2022.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041605v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Aveline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Linglart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maiter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04005810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Azoulay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.11.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03647762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04031866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fiot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Alauze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Houang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02423-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moraillon-Bougerolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christin-Maitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Talbot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Zhang-Yin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoun Kerrou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.22.03440-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Baker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Hock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Warren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac528" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Bediaga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mallone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Larger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Harrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01604-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irema Barbosa-Magalhaes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perdigao-Cotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Papastathi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00893-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04946634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deflorenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peuchmaur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vezzosi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ajzenberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-20-1049" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280276v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.12.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Le Bras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje-21-0630" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163621v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eskenazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvab032/6154706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kallali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaisah Sa&#239;di" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soucounda Lessim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-02099-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Givony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.09.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677166v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piedvache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030765" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumeige" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Chatelais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Kerdanet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Hyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.01.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cholet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Nedelcu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourcigaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0284" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03857359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Donadille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourcigaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa197" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Storey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2018.1533459" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Poulennec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinerie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zenaty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haignere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie dos Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0878" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourcigaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09513590.2019.1622088" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31682" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portnoi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Dumargne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma F Witchel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Duncan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy037" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02566758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.07.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3PN3GW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616785v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-18-0309" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-17-0306" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gu&#233;chot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2018-00103" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04097305v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(18)31233-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03867732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Berthaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toubert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey222" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006466v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457125" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001628" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourcigaux Nathalie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Carole" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut Isabelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donadille Bruno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubert Marie Elisabeth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948823v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2016-218859" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042408v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansour-Hendili" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kerlan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-1291" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197348v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Moal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#966;rgensen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Levine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jurewicz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv153" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04006530v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Kherra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2749" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia De Reilhac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Plu-Bureau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfaty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Letombe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2016.1217323" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473964v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courtillot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew012" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rousiere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01901890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ouzounian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vadrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-15-0014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailly-Fabre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esterle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Renoult-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-4124" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rousi&#232;re" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0972" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276624v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Xian Zhang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupasquier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.05.003" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20QVQ3P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213006v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Giraud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3628" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404122v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marcos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Leroy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2110" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01908272v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1215245" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Anella" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-106" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00932019v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2012.09.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006500v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garby" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Claustrat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2930" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135887v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zavadakova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziva Ben-Neriah" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033412" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948839v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0434" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931166v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4266(11)70002-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121076v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603525v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terray" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Illouz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.099" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155615v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157106v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125559v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401116v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tetsi Nomigni" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouzounian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vadrot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.196" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>