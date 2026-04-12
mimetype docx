--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -180,3828 +180,4348 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical and Sustainable Approach to Industrial Engineering Discrete-Event Simulation with Free Mathematical and Programming Software</w:t>
+                <w:t xml:space="preserve">Engineering for Industry 5.0: Developing Smart, Sustainable Skills in a Lean Learning Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eduard Laurenţiu Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cornelia Gavriluţă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Loredana Necşoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Cornelia Gavriluță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.3973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17093973⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su18041855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241719v1</w:t>
+                <w:t xml:space="preserve">hal-05547952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Work of Three-Phased Induction Motor Modeling in a Classical Spreadsheet Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gillet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15031015⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905392v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Profitable Urban Transport: Implementing a ‘Tire-as-a-Service’ Model with Regrooving and Retreading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Practical and Sustainable Approach to Industrial Engineering Discrete-Event Simulation with Free Mathematical and Programming Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Laurențiu Nițu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cornelia Gavriluță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.3892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17093892⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17093973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241675v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching of system reliability based on challenging practical works using a spreadsheet software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Practical Work of Three-Phased Induction Motor Modeling in a Classical Spreadsheet Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.20231263⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448137v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable and Profitable Urban Transport: Implementing a ‘Tire-as-a-Service’ Model with Regrooving and Retreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Baklouti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.3892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17093892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769933v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrated design and maintenance strategies for wind turbine gearboxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.521-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-01-2024-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214703v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Teaching of system reliability based on challenging practical works using a spreadsheet software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.24764-24785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.20231263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008878v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences Plan Approach for Static Pressure Reliability; Case Study: Aircrafts Pitot Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeronautical Science &amp; Aerospace Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19070/2470-4415-SI02-01001⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448236v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and maintenance strategies for parallel machines with load transfer in case of failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safa Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JQME-07-2017-0049⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091095v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient self-control device based on inspection model for Pitot sensors system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133829v1</w:t>
+                <w:t xml:space="preserve">hal-03008878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitot sensor air flow measurement accuracy: causal modelling and failure risk analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Production and maintenance strategies for parallel machines with load transfer in case of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-07-2017-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909316v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithm for a k-out-of-N System Reliability Modeling-Case Study: Pitot Sensors System for Aircraft Velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Efficient self-control device based on inspection model for Pitot sensors system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace4030043⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.400-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571519v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance strategy for leased equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experiences Plan Approach for Static Pressure Reliability; Case Study: Aircrafts Pitot Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeronautical Science &amp; Aerospace Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19070/2470-4415-SI02-01001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01162094v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated strategy for efficient business plan and maintenance plan for systems with a dynamic failure distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pitot sensor air flow measurement accuracy: causal modelling and failure risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-011-0543-3⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00601772v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic and sequential preventive maintenance policies over a finite planning horizon with a dynamic failure law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient Algorithm for a k-out-of-N System Reliability Modeling-Case Study: Pitot Sensors System for Aircraft Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace4030043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenance strategy for leased equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp. 593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated strategy for efficient business plan and maintenance plan for systems with a dynamic failure distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-011-0543-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic and sequential preventive maintenance policies over a finite planning horizon with a dynamic failure law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (4), pp.523-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-009-0313-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00426200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal Maintenance Policy for Wind Turbine Gearbox with Minimum Requirement For Full Capacity Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th North American International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, UCF – University of Central Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46254/NA10.20250187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192883v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.307-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926541v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the influence of supply method on a workstation with the help of dynamic simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553823v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis on the influence of supply method on a workstation with the help of dynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Gavriluță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Laurențiu Nițu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gavriluță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201711201007⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201711206021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553418v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for Manufacturing Planning Under Unavailability Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communication, Management and Information Technology (ICCMIT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201711201007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926569v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D layout to dynamic simulation model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Algorithm for Manufacturing Planning Under Unavailability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Communication, Management and Information Technology (ICCMIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553678v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test for additive interaction in proportional hazard model applied to Pitot sensor’s reliability and survivability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From 3D layout to dynamic simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Gavriluță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gavriluță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Laurențiu Nițu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Management and Control of Production and Logistics (MCPL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201711206020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284712v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d'inspection séquentielle basée sur la dégradation de la qualité de la mesure des tubes de Pitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Internationale de Modélisation, Optimisation et Simulation (MOSIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitot sensor airflow measurement accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Test for additive interaction in proportional hazard model applied to Pitot sensor’s reliability and survivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th IFAC Conference on Management and Control of Production and Logistics (MCPL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333307v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Inspection Policy based on Measurement Quality Degradation: Case of Pitot Sensors System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pitot sensor airflow measurement accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control (MIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284714v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cox regression model applied to Pitot tube survival data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optimal Inspection Policy based on Measurement Quality Degradation: Case of Pitot Sensors System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284711v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Management and Maintenance Plan for Hospital Beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences (MCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.295-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal “Sporadic” and Systematic Preventive Maintenance Policy for Leased Equipment under Various Operating Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cox regression model applied to Pitot tube survival data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_55⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284363v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of production-maintenance plans based on optimal production rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal “Sporadic” and Systematic Preventive Maintenance Policy for Leased Equipment under Various Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058775⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.451-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284713v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lease Maintenance Policies Based On Win-Win Relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of production-maintenance plans based on optimal production rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Warranty Chain Management Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Selangor, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285758v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance strategy for lease equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lease Maintenance Policies Based On Win-Win Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.1099-1107</w:t>
+              <w:t xml:space="preserve">Warranty Chain Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285223v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Optimal Production Plan and Optimal Maintenance Plan following an Integrated Strategy for an Finite Time Horizon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maintenance strategy for lease equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">41st International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.1099-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601400v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination conjointe de plans efficaces d'exploitation et de maintenance soumis à une loi de défaillance dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of the Optimal Production Plan and Optimal Maintenance Plan following an Integrated Strategy for an Finite Time Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international francophone "PErformances et Nouvelles TechnOlogies en Maintenance - PENTOM'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Autrans,, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600911v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Solution of Business and Maintenance Plans under Adaptive Failure Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Systems Engineering - ICSE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement d'un plan d'exploitation et de maintenance basé sur une loi de dégradation évolutive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Détermination conjointe de plans efficaces d'exploitation et de maintenance soumis à une loi de défaillance dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1841-1850</w:t>
+              <w:t xml:space="preserve">4ème colloque international francophone "PErformances et Nouvelles TechnOlogies en Maintenance - PENTOM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Autrans,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426013v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Preventive Maintenance Policy in Finite Horizon With an Adaptive Failure Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.2117-2121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution au développement d'un plan d'exploitation et de maintenance basé sur une loi de dégradation évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1841-1850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution for an Optimal Choice of Business and Maintenance Plans, Based on an Adaptive Failure Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Szczecin, Poland. pp.216-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20081205-2-CL-4009.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,114 +4531,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'optimisation des plans d'exploitation et de maintenance, selon une approche basée sur le pronostic : application au domaine naval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paul Verlaine - Metz, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009METZ033S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4186,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82F95152"/>
+    <w:nsid w:val="7F9F4CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4417,51 +4937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3660-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142800546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ezzeddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2470-4415-SI02-01001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Salem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-07-2017-0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02133829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.04.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01909316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.10.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace4030043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.05.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCL81WF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0543-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M284HKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0313-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZQMXHD8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01334203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_55" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058775" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20081205-2-CL-4009.00039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ033S" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3660-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142800546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#355;iu Ni&#355;u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#355;&#259;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loredana Nec&#351;oi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su18041855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2024-0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-07-2017-0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02133829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ezzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.04.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2470-4415-SI02-01001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01909316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.10.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace4030043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCL81WF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0543-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M284HKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0313-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZQMXHD8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/NA10.20250187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01334203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058775" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20081205-2-CL-4009.00039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ033S" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>