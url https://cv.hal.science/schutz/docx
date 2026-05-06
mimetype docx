--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -214,317 +214,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering for Industry 5.0: Developing Smart, Sustainable Skills in a Lean Learning Ecosystem</w:t>
+                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Laurenţiu Niţu</w:t>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cornelia Gavriluţă</w:t>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ionescu</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Loredana Necşoi</w:t>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (4), pp.1855. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su18041855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547952v1</w:t>
+                <w:t xml:space="preserve">hal-05547947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
+                <w:t xml:space="preserve">Engineering for Industry 5.0: Developing Smart, Sustainable Skills in a Lean Learning Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Aafif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eduard Laurenţiu Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cornelia Gavriluţă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Loredana Necşoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.111919. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su18041855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547947v1</w:t>
+                <w:t xml:space="preserve">hal-05547952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical and Sustainable Approach to Industrial Engineering Discrete-Event Simulation with Free Mathematical and Programming Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -610,51 +610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Work of Three-Phased Induction Motor Modeling in a Classical Spreadsheet Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Profitable Urban Transport: Implementing a ‘Tire-as-a-Service’ Model with Regrooving and Retreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -792,103 +792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design and maintenance strategies for wind turbine gearboxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Aafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (3), pp.521-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -922,51 +922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching of system reliability based on challenging practical works using a spreadsheet software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,77 +1026,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, pp.1125-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1143,77 +1143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.4384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1260,64 +1260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,408 +1358,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and maintenance strategies for parallel machines with load transfer in case of failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experiences Plan Approach for Static Pressure Reliability; Case Study: Aircrafts Pitot Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safa Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (4), pp.525-544. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeronautical Science &amp; Aerospace Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JQME-07-2017-0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19070/2470-4415-SI02-01001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091095v1</w:t>
+                <w:t xml:space="preserve">hal-04448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient self-control device based on inspection model for Pitot sensors system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and maintenance strategies for parallel machines with load transfer in case of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+                <w:t xml:space="preserve">Safa Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.400-409. </w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.525-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JQME-07-2017-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133829v1</w:t>
+                <w:t xml:space="preserve">hal-02091095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences Plan Approach for Static Pressure Reliability; Case Study: Aircrafts Pitot Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Efficient self-control device based on inspection model for Pitot sensors system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeronautical Science &amp; Aerospace Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.400-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19070/2470-4415-SI02-01001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448236v1</w:t>
+                <w:t xml:space="preserve">hal-02133829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitot sensor air flow measurement accuracy: causal modelling and failure risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1793,77 +1793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithm for a k-out-of-N System Reliability Modeling-Case Study: Pitot Sensors System for Aircraft Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,64 +1897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance strategy for leased equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (3), pp. 593-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2000,64 +2000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated strategy for efficient business plan and maintenance plan for systems with a dynamic failure distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2116,64 +2116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic and sequential preventive maintenance policies over a finite planning horizon with a dynamic failure law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2264,124 +2264,124 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Maintenance Policy for Wind Turbine Gearbox with Minimum Requirement For Full Capacity Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Aafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th North American International Conference on Industrial Engineering and Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, UCF – University of Central Florida, United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2025, UCF – University of Central Florida, United States. pp.610-619, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46254/NA10.20250187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2407,77 +2407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.307-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,64 +2515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Laurențiu Nițu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gavriluță</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,64 +2727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,77 +2818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for Manufacturing Planning Under Unavailability Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communication, Management and Information Technology (ICCMIT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,51 +2952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gavriluță</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Laurențiu Nițu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3030,77 +3030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d'inspection séquentielle basée sur la dégradation de la qualité de la mesure des tubes de Pitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Internationale de Modélisation, Optimisation et Simulation (MOSIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3125,77 +3125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test for additive interaction in proportional hazard model applied to Pitot sensor’s reliability and survivability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Conference on Management and Control of Production and Logistics (MCPL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3220,77 +3220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitot sensor airflow measurement accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3315,77 +3315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Inspection Policy based on Measurement Quality Degradation: Case of Pitot Sensors System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3404,265 +3404,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Management and Maintenance Plan for Hospital Beds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cox regression model applied to Pitot tube survival data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences (MCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France. pp.295-306, </w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284642v1</w:t>
+                <w:t xml:space="preserve">hal-01284711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cox regression model applied to Pitot tube survival data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Management and Maintenance Plan for Hospital Beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
+              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences (MCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.295-306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284711v1</w:t>
+                <w:t xml:space="preserve">hal-01284642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal “Sporadic” and Systematic Preventive Maintenance Policy for Leased Equipment under Various Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.451-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of production-maintenance plans based on optimal production rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Selangor, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,64 +3774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lease Maintenance Policies Based On Win-Win Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warranty Chain Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3856,64 +3856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance strategy for lease equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.1099-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,64 +3938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Optimal Production Plan and Optimal Maintenance Plan following an Integrated Strategy for an Finite Time Horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,260 +4014,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solution of Business and Maintenance Plans under Adaptive Failure Law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Détermination conjointe de plans efficaces d'exploitation et de maintenance soumis à une loi de défaillance dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Systems Engineering - ICSE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème colloque international francophone "PErformances et Nouvelles TechnOlogies en Maintenance - PENTOM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Autrans,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600909v1</w:t>
+                <w:t xml:space="preserve">inria-00600911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination conjointe de plans efficaces d'exploitation et de maintenance soumis à une loi de défaillance dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient Solution of Business and Maintenance Plans under Adaptive Failure Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international francophone "PErformances et Nouvelles TechnOlogies en Maintenance - PENTOM'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Autrans,, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Systems Engineering - ICSE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600911v1</w:t>
+                <w:t xml:space="preserve">inria-00600909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Preventive Maintenance Policy in Finite Horizon With an Adaptive Failure Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4314,64 +4314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un plan d'exploitation et de maintenance basé sur une loi de dégradation évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,64 +4409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution for an Optimal Choice of Business and Maintenance Plans, Based on an Adaptive Failure Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,51 +4545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'optimisation des plans d'exploitation et de maintenance, selon une approche basée sur le pronostic : application au domaine naval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paul Verlaine - Metz, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009METZ033S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4706,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F9F4CD1"/>
+    <w:nsid w:val="6307474E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4937,51 +4937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3660-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142800546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#355;iu Ni&#355;u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#355;&#259;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loredana Nec&#351;oi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su18041855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2024-0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-07-2017-0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02133829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ezzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.04.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2470-4415-SI02-01001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01909316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.10.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace4030043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCL81WF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0543-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M284HKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0313-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZQMXHD8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/NA10.20250187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01334203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058775" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20081205-2-CL-4009.00039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ033S" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/schutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3660-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142800546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#355;iu Ni&#355;u" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#355;&#259;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ionescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loredana Nec&#351;oi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su18041855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2024-0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ezzeddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2470-4415-SI02-01001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Salem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-07-2017-0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02133829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01909316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.10.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace4030043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCL81WF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0543-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M284HKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0313-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZQMXHD8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/NA10.20250187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711206020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01334203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380153" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058775" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20081205-2-CL-4009.00039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ033S" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>