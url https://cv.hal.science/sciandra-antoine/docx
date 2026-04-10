--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -368,559 +368,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.102579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+                <w:t xml:space="preserve">hal-03522868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61, pp.102579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522868v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Carrier</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668620v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing PUFA-rich polar lipids in Tisochrysis lutea using adaptive laboratory evolution (ALE) with oscillating thermal stress</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,64 +1602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and uncoupling of triglyceride and beta-carotene production by Dunaliella salina under nitrogen limitation and starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.25. </w:t>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant effects of light and temperature diel variations on the growth rate and lipid production of Dunaliella salina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2117,77 +2117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 390, pp.61 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,583 +2215,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of fluorescent Nile red and BODIPY for lipid measurement in microalgae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Long-term adaptive response to high-frequency light signals in the unicellular photosynthetic eukaryote Dunaliella salina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (6), pp.1111-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.25526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0220-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247087v1</w:t>
+                <w:t xml:space="preserve">hal-01102019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptive response to high-frequency light signals in the unicellular photosynthetic eukaryote Dunaliella salina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Hartmann</w:t>
+                <w:t xml:space="preserve">The use of fluorescent Nile red and BODIPY for lipid measurement in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rabouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.25526⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102019v1</w:t>
+                <w:t xml:space="preserve">hal-01247087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of carbon–nitrogen metabolism in the unicellular diazotrophic cyanobacterium Crocosphaera watsonii WH8501, under variable light regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101127v1</w:t>
+                <w:t xml:space="preserve">hal-01059610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of carbon–nitrogen metabolism in the unicellular diazotrophic cyanobacterium Crocosphaera watsonii WH8501, under variable light regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 291, pp.121--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059610v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
               </w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,64 +3045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,1066 +3319,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
+                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Marius N. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01177.x⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848420v1</w:t>
+                <w:t xml:space="preserve">hal-00848437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Twardowski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Christophe Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Freeman</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893816v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius N. Müller</w:t>
+                <w:t xml:space="preserve">Michael Twardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Heidi Dierssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scott Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.433 - 449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848437v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (2), pp.371-380. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848436v1</w:t>
+                <w:t xml:space="preserve">hal-01893820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893820v1</w:t>
+                <w:t xml:space="preserve">hal-00848419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848419v1</w:t>
+                <w:t xml:space="preserve">hal-02433678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.966-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01177.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutral lipid production by the microalga Isochrysis affinis galbana under nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp.142-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,64 +4571,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 265 (3), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5051,51 +5051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,804 +5148,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t>
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stramski</w:t>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Reynolds</w:t>
+                <w:t xml:space="preserve">D. Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Babin</w:t>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaczmarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. R. Lewis</w:t>
+                <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.171-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330341v2</w:t>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodel analysis of the response of the coccolithophore Emiliania huxleyi to an elevation of under nitrate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 211 (3-4), pp.324 - 338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stemmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330707v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.364 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2008.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277921v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation : Des micro-algues numériques par Olivier Bernard et Antoine Sciandra. Entre complexité des modèles et fiabilité, entretien avec James Orr, propos recueillis par Dominique Chouchan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L' eau, 421 juillet/août 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893835v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation : Des micro-algues numériques par Olivier Bernard et Antoine Sciandra. Entre complexité des modèles et fiabilité, entretien avec James Orr, propos recueillis par Dominique Chouchan.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.171-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546786v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t>
               </w:r>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (6), pp.1795 - 1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,64 +6411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6509,657 +6509,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale features of surface water DMSP and DMS concentrations in the Atlantic Ocean off Morocco and in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Belviso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Jérome Harlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(03)00032-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893861v1</w:t>
+                <w:t xml:space="preserve">hal-01893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale features of surface water DMSP and DMS concentrations in the Atlantic Ocean off Morocco and in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (4), pp.543 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(03)00032-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893858v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete, size-structured model of phytoplankton growth in the chemostat</w:t>
+                <w:t xml:space="preserve">An automatic device for in vivo absorption spectra acquisition and chlorophyll estimation in phytoplankton cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Arino</w:t>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gilbert Malara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45 (4), pp.313-336. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (6), pp.435 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002850200160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1022338930747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369783v1</w:t>
+                <w:t xml:space="preserve">hal-01893865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic device for in vivo absorption spectra acquisition and chlorophyll estimation in phytoplankton cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022338930747⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893865v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A discrete, size-structured model of phytoplankton growth in the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (4), pp.313-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002850200160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893863v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,64 +7235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear software sensor to monitor the internal nitrogen quota of phytoplanktonic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,64 +7365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lazzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 201, pp.107 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7456,103 +7456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t>
@@ -7730,1662 +7730,1662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiration in continuous of Dunaliella tertiolecta (Chlorophyta) : relationships between serine, glycine, and extracellular glycolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear observers for a class of biological systems: application to validation of a phytoplanktonic growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henri Jupin</w:t>
+                <w:t xml:space="preserve">G. Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (8), pp.1056 - 1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.704977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696111v1</w:t>
+                <w:t xml:space="preserve">hal-01893897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observers for a class of biological systems: application to validation of a phytoplanktonic growth model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Photorespiration in continuous of Dunaliella tertiolecta (Chlorophyta) : relationships between serine, glycine, and extracellular glycolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Decolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.651-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/9.704977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893897v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilution of 15N in Dunaliella tertiolecta by uptake of an unidentified compound following nitrate exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Slawyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 321 (8), pp.673 - 677. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80007-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorespiration in continuous culture of Dunaliella tertiolecta (Chlorophyta): relationships between serine, glycine, and extracellular glycolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.651 - 654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 42 (6), pp.1325 - 1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.1997.42.6.1325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a controlled fluctuating nutrient environment on continuous cultures of phytoplankton monitored by computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Malara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 197 (2), pp.263 - 278. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(95)00161-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(95)00161-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The steady states of continuous cultures with low rates of medium renewal per cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Ramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 178 (1), pp.1 - 15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 105, pp.301 - 309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets paradoxaux des fluctuations de l'environnement sur la croissance des populations et la compétition entre espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 317, pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparameter phytoplankton culture system driven by microcomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Malara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 3 (3), pp.235 - 241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00003581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00003581⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and uncoupling between nitrate uptake and growth rate in Prorocentrum minimum (Dinophyceae) under different frequencies of pulsed nitrate supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 72, pp.261 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps072261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reproduction of Centropages typicus (copepoda, calanoida) in a fluctuating food-supply - effect of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 12 (3), pp.549--572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/12.3.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/12.3.549⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics model of Euterpina acutifrons (Copepoda. Harpacticoida) coupling individual growth and larval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 56, pp.225 - 242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps056225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modelling of a simple planktonic system reconstituted in an experimental microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 34 (1-2), pp.61 - 82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3800(86)90079-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-3800(86)90079-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modelling of the development of Euterpina acutifrons (Copepoda: harpacticoida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 8 (6), pp.1149 - 1162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/8.6.1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/8.6.1149⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,1539 +9395,1539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain optimization by continuous selection pressure: a focus on phycocyanin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bonnefond</w:t>
+                <w:t xml:space="preserve">C. Gaviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaviard</w:t>
+                <w:t xml:space="preserve">E. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pruvost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux, A-S., Fanesi, A., Deschamps, J., Guilhéneuf, F., Sciandra, A., Briandet, R. and Lopes, Filipa (2022). Microalgae biofilms as a source of bioactive compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Freddy Guilhéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlguaeEurope 2022,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Roma, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae biofilms as a source of bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative laboratory evolution for enhanced EPS production in biofilm forming microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, OnLine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microalgal biotechnology with an emphasis on biofilm cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPC7 - 7th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in algal biofilm cultivation for fish feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wakefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Wakefield</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worlwide potential of microalgal rotating biofilms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Enhancing Tetraselmis suecica biofilm productivity by adding organic and inorganic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Caia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+              <w:t xml:space="preserve">AlguaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540234v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Tetraselmis suecica biofilm productivity by adding organic and inorganic carbon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Worlwide potential of microalgal rotating biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlguaEurope Conference</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540231v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of evolution engineering for enhancing productivity of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M O Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2017 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next generation of microalgae production systems under photovoltaic greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Suay Suay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Suay Suay</w:t>
+                <w:t xml:space="preserve">Q. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Bechet</w:t>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenSys2015 - International Symposium on New Technologies and Management for Greenhouses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Evora, Portugal. pp.921-928, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution engineering for enhancing photosynthetic efficiency of high density cultures of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Adaptive Dynamics model to study the effect of global warming on marine phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10936,755 +10936,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of temperature on phytoplankton growth across the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dynamical Model to study the Response of Microalgae to Pulse Amplitude Modulated Fluorometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. IFAC World Congress 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02408⟩</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.7152-7157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097313v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamical Model to study the Response of Microalgae to Pulse Amplitude Modulated Fluorometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02162⟩</w:t>
+              <w:t xml:space="preserve">19. IFAC World Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101296v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Scheurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Scheurle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling light-dark regime influence on the carbon-nitrogen metabolism in a unicellular diazotrophic cyanobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11743,1452 +11743,1452 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of microalgae productivity and energy requirement during the cultivation process in raceway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg'n'Chem conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française pour les sciences de la chimie, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microalgae growth in nitrogen limited photobiorector for estimating biomass, carbohydrate and neutral lipid productivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modelling for microalgae grown under light/dark cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modelling neutral lipid productivity in photobioreactors under nitrogen deprivency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Workshop on Biotechnology of microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nuthetal, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847298v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lipid production in microalgae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modelling for microalgae grown under light/dark cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYnamics and COntrol of Process Systems - DYCOPS-2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20100705-3-BE-2011.00082⟩</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.174-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847294v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutral lipid productivity in photobioreactors under nitrogen deprivency</w:t>
+                <w:t xml:space="preserve">Modelling lipid production in microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Biotechnology of microalgae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYnamics and COntrol of Process Systems - DYCOPS-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100705-3-BE-2011.00082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850417v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photobioreactor model in nitrogen limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 09 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of carbon fixation during a bloom of Emiliania huxleyi as a function of the regulating inorganic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling continuous cultures of microalgae colimited with nitrogen and phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response of the marine microalgae Emiliania huxleyi to an elevation of pCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2006 - 5th Vienna Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITATIVE BEHAVIOUR OF A PHYTOPLANKTON GROWTH MODEL IN A PHOTOBIOREACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelone, Spain. pp.437 - 442, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of non linear software sensor to monitor the internal state of a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Beijing, China. pp.5806 - 5811, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)56991-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain nonlinear softwares to monitore a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès Biodecision 98 (CD Rom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13198,584 +13198,584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station zoologique de Villefranche-sur-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serre Éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Patrimoine, 9782864107101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781784057329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30428-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30586-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13785,908 +13785,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.133-153, 2024, 978-3-031-54188-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-228, 2021, 978-1-78405-733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Baumberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institut de la Mer de Villefranche : un acteur de l'océanographie du XXIème siècle, une science pluridisciplinaire en constante évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d’Anthroplogie Historique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses des microalgues pour la production de biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel; Remy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.136-137, 2013, 978-2-271-07678-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and interactions of autotrophs, light, nutrients and carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Platt</w:t>
+                <w:t xml:space="preserve">Richard Geider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Bouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.R. Robinson; K. Brink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The global coastal ocean: multiscale interdisciplinary processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Harvard University Press, pp.375-412, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Recruitment of Marine Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a Theory on Biological-Physical Interactions in the World Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.321-342, 1988, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-009-3023-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-009-3023-0_17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14696,91 +14696,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactor for the selection of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14788,828 +14788,832 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16/335,390, 2019. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective bioreactor for microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017174907A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOREACTOR FOR MICROALGAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2016/151219. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation de production de micro-algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 13 56955. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal biofilms as a source of unexplored bioactive compounds: Anti-adhesive effect against bacterial pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Mougin</w:t>
+                <w:t xml:space="preserve">Modelling ion pairing and toxicity dynamics in Algae/Bacteria systems for wastewater treatment under saline stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavaux Anne-Sophie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Pruvost</w:t>
+                <w:t xml:space="preserve">Francesca Casagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456282v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae strains improvement by adaptive laboratory evolution applied to biofilm culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microalgal biofilms as a source of unexplored bioactive compounds: Anti-adhesive effect against bacterial pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavaux Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540242v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microalgae strains improvement by adaptive laboratory evolution applied to biofilm culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368696v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,73 +15645,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température sur les interactions entre la microalgue marine Micromonas et les virus qui l’infectent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15766,51 +15891,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15820,152 +15945,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the potential of microalgae culture systems to remove nutrients from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52 (26), pp.287-292, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15975,135 +16100,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete, Size-Structured Model of Phytoplankton Growth in The Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3963, INRIA. 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16250,51 +16375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decolas-Gros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Decolas-Gros" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583991v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>