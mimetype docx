--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -368,507 +368,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
+                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Y. Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61, pp.102579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522868v1</w:t>
+                <w:t xml:space="preserve">hal-03668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.102579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lie</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacour</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carrier</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668620v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -1436,442 +1436,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the temperature effect on the specific growth rate of phytoplankton: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Rumin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-017-9443-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576865v1</w:t>
+                <w:t xml:space="preserve">hal-01576871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the temperature effect on the specific growth rate of phytoplankton: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+                <w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arsenieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Mairet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11157-017-9443-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576871v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Demory</w:t>
+                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Arsenieff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464528v1</w:t>
+                <w:t xml:space="preserve">hal-01576865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and uncoupling of triglyceride and beta-carotene production by Dunaliella salina under nitrogen limitation and starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.25. </w:t>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant effects of light and temperature diel variations on the growth rate and lipid production of Dunaliella salina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2117,77 +2117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 390, pp.61 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (6), pp.1111-1121. </w:t>
@@ -2367,103 +2367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of fluorescent Nile red and BODIPY for lipid measurement in microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.16. </w:t>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 291, pp.121--133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,436 +3319,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
+                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius N. Müller</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848437v1</w:t>
+                <w:t xml:space="preserve">hal-00848419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius N. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848436v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
+                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Groundwater</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christophe Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Freeman</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893816v1</w:t>
+                <w:t xml:space="preserve">hal-00848436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3757,270 +3769,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heidi Dierssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Freeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.433 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848419v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
               </w:r>
@@ -4140,103 +4140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (4), pp.966-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,103 +4282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutral lipid production by the microalga Isochrysis affinis galbana under nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp.142-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4418,464 +4418,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 265 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893823v1</w:t>
+                <w:t xml:space="preserve">hal-00608413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Prediction of ecological niches and carbon export by appendicularians using a new multispecies ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398, pp.109 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/Meps08273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608413v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ecological niches and carbon export by appendicularians using a new multispecies ecophysiological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lombard</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Legendre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 398, pp.109 - 125. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/Meps08273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893825v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendicularian ecophysiology I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5038,64 +5038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,618 +5148,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+                <w:t xml:space="preserve">hal-01277921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel analysis of the response of the coccolithophore Emiliania huxleyi to an elevation of under nitrate limitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Madani</w:t>
+                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.364 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2008.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893844v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330707v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.57-84. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.1892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277921v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodel analysis of the response of the coccolithophore Emiliania huxleyi to an elevation of under nitrate limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">S. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.364 - 371. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211 (3-4), pp.324 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2008.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893835v1</w:t>
+                <w:t xml:space="preserve">hal-01893844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation : Des micro-algues numériques par Olivier Bernard et Antoine Sciandra. Entre complexité des modèles et fiabilité, entretien avec James Orr, propos recueillis par Dominique Chouchan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 301, pp.149 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (6), pp.1795 - 1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,64 +6411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,51 +6662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale features of surface water DMSP and DMS concentrations in the Atlantic Ocean off Morocco and in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Malara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (6), pp.435 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6894,64 +6894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7011,51 +7011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (4), pp.313-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,77 +7089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,64 +7235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear software sensor to monitor the internal nitrogen quota of phytoplanktonic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lazzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7456,103 +7456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t>
@@ -7834,539 +7834,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiration in continuous of Dunaliella tertiolecta (Chlorophyta) : relationships between serine, glycine, and extracellular glycolate</w:t>
+                <w:t xml:space="preserve">Dilution of 15N in Dunaliella tertiolecta by uptake of an unidentified compound following nitrate exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Yves Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Decolas-Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jupin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerd Slawyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 34 (4), pp.651-654. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (8), pp.673 - 677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696111v1</w:t>
+                <w:t xml:space="preserve">hal-01893901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution of 15N in Dunaliella tertiolecta by uptake of an unidentified compound following nitrate exhaustion</w:t>
+                <w:t xml:space="preserve">Photorespiration in continuous of Dunaliella tertiolecta (Chlorophyta) : relationships between serine, glycine, and extracellular glycolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Collos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Decolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Slawyk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Jupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 321 (8), pp.673 - 677. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.651-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80007-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893901v1</w:t>
+                <w:t xml:space="preserve">hal-02696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorespiration in continuous culture of Dunaliella tertiolecta (Chlorophyta): relationships between serine, glycine, and extracellular glycolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.651 - 654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 42 (6), pp.1325 - 1339. </w:t>
@@ -8404,77 +8404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a controlled fluctuating nutrient environment on continuous cultures of phytoplankton monitored by computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Malara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 197 (2), pp.263 - 278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8514,264 +8514,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steady states of continuous cultures with low rates of medium renewal per cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Ramani</w:t>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 178 (1), pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 105, pp.301 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893911v1</w:t>
+                <w:t xml:space="preserve">hal-01893912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">The steady states of continuous cultures with low rates of medium renewal per cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 178 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets paradoxaux des fluctuations de l'environnement sur la croissance des populations et la compétition entre espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8822,51 +8822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparameter phytoplankton culture system driven by microcomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Malara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 3 (3), pp.235 - 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8990,51 +8990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reproduction of Centropages typicus (copepoda, calanoida) in a fluctuating food-supply - effect of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,51 +9197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modelling of a simple planktonic system reconstituted in an experimental microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 34 (1-2), pp.61 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9287,51 +9287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modelling of the development of Euterpina acutifrons (Copepoda: harpacticoida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 8 (6), pp.1149 - 1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9461,51 +9461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
@@ -9586,51 +9586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guilhéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlguaeEurope 2022,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Roma, Italia, France</w:t>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
@@ -9797,90 +9797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative laboratory evolution for enhanced EPS production in biofilm forming microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, OnLine, France</w:t>
@@ -9922,77 +9922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microalgal biotechnology with an emphasis on biofilm cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPC7 - 7th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10017,51 +10017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10069,51 +10069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
@@ -10181,64 +10181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wakefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
@@ -10261,303 +10261,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Tetraselmis suecica biofilm productivity by adding organic and inorganic carbon</w:t>
+                <w:t xml:space="preserve">Worlwide potential of microalgal rotating biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Caia</w:t>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlguaEurope Conference</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540231v1</w:t>
+                <w:t xml:space="preserve">hal-03540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worlwide potential of microalgal rotating biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Tetraselmis suecica biofilm productivity by adding organic and inorganic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+                <w:t xml:space="preserve">Margaux Caia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+              <w:t xml:space="preserve">AlguaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540234v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of evolution engineering for enhancing productivity of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution engineering for enhancing photosynthetic efficiency of high density cultures of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,51 +10824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
@@ -10910,90 +10910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Adaptive Dynamics model to study the effect of global warming on marine phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11057,64 +11057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t>
@@ -11191,64 +11191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.7152-7157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11429,77 +11429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11563,64 +11563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11779,64 +11779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,90 +12012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microalgae growth in nitrogen limited photobiorector for estimating biomass, carbohydrate and neutral lipid productivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milano, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12129,103 +12129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutral lipid productivity in photobioreactors under nitrogen deprivency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop on Biotechnology of microalgae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nuthetal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12250,77 +12250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle modelling for microalgae grown under light/dark cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.174-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12354,103 +12354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling lipid production in microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYnamics and COntrol of Process Systems - DYCOPS-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12478,273 +12478,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photobioreactor model in nitrogen limited conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Predictions of carbon fixation during a bloom of Emiliania huxleyi as a function of the regulating inorganic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathmod 09 - 6th Vienna International Conference on Mathematical Modelling</w:t>
+              <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523391v1</w:t>
+                <w:t xml:space="preserve">hal-03523367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of carbon fixation during a bloom of Emiliania huxleyi as a function of the regulating inorganic species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A photobioreactor model in nitrogen limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
+              <w:t xml:space="preserve">Mathmod 09 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523367v1</w:t>
+                <w:t xml:space="preserve">hal-03523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling continuous cultures of microalgae colimited with nitrogen and phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12769,77 +12769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response of the marine microalgae Emiliania huxleyi to an elevation of pCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2006 - 5th Vienna Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12877,77 +12877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITATIVE BEHAVIOUR OF A PHYTOPLANKTON GROWTH MODEL IN A PHOTOBIOREACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelone, Spain. pp.437 - 442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12981,77 +12981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of non linear software sensor to monitor the internal state of a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Beijing, China. pp.5806 - 5811, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13085,77 +13085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain nonlinear softwares to monitore a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès Biodecision 98 (CD Rom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13225,51 +13225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station zoologique de Villefranche-sur-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
@@ -13335,51 +13335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057336</w:t>
             </w:r>
           </w:p>
@@ -13432,51 +13432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057329</w:t>
             </w:r>
           </w:p>
@@ -13529,51 +13529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30428-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13617,51 +13617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30586-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13679,77 +13679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13799,103 +13799,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.133-153, 2024, 978-3-031-54188-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13929,77 +13929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14041,77 +14041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t>
@@ -14140,103 +14140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Baumberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2020</w:t>
@@ -14278,51 +14278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institut de la Mer de Villefranche : un acteur de l'océanographie du XXIème siècle, une science pluridisciplinaire en constante évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d’Anthroplogie Historique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14360,51 +14360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses des microalgues pour la production de biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel; Remy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.136-137, 2013, 978-2-271-07678-6</w:t>
@@ -14459,51 +14459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Geider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14710,77 +14710,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactor for the selection of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14824,90 +14824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective bioreactor for microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14938,90 +14938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOREACTOR FOR MICROALGAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15052,90 +15052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation de production de micro-algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 13 56955. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15237,51 +15237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Riga, Latvia</w:t>
@@ -15448,90 +15448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae strains improvement by adaptive laboratory evolution applied to biofilm culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15556,64 +15556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15707,64 +15707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15815,90 +15815,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température sur les interactions entre la microalgue marine Micromonas et les virus qui l’infectent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arsenieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France</w:t>
@@ -15972,90 +15972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the potential of microalgae culture systems to remove nutrients from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52 (26), pp.287-292, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16140,51 +16140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3963, INRIA. 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16375,51 +16375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Decolas-Gros" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583991v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Decolas-Gros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583991v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>