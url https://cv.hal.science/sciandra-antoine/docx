--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,559 +368,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lie</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacour</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carrier</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668620v1</w:t>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522868v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.102579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Y. Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">T. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing PUFA-rich polar lipids in Tisochrysis lutea using adaptive laboratory evolution (ALE) with oscillating thermal stress</w:t>
               </w:r>
@@ -1436,442 +1436,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the temperature effect on the specific growth rate of phytoplankton: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Mairet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-017-9443-0⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576871v1</w:t>
+                <w:t xml:space="preserve">hal-01576865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">Modeling the temperature effect on the specific growth rate of phytoplankton: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11157-017-9443-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464528v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+                <w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Rumin</w:t>
+                <w:t xml:space="preserve">Laure Arsenieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576865v1</w:t>
+                <w:t xml:space="preserve">hal-01464528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and uncoupling of triglyceride and beta-carotene production by Dunaliella salina under nitrogen limitation and starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.25. </w:t>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant effects of light and temperature diel variations on the growth rate and lipid production of Dunaliella salina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2117,77 +2117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 390, pp.61 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,307 +2215,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptive response to high-frequency light signals in the unicellular photosynthetic eukaryote Dunaliella salina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Hartmann</w:t>
+                <w:t xml:space="preserve">The use of fluorescent Nile red and BODIPY for lipid measurement in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rabouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.25526⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102019v1</w:t>
+                <w:t xml:space="preserve">hal-01247087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of fluorescent Nile red and BODIPY for lipid measurement in microalgae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Long-term adaptive response to high-frequency light signals in the unicellular photosynthetic eukaryote Dunaliella salina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (6), pp.1111-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.25526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0220-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247087v1</w:t>
+                <w:t xml:space="preserve">hal-01102019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
               </w:r>
@@ -2648,90 +2648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of carbon–nitrogen metabolism in the unicellular diazotrophic cyanobacterium Crocosphaera watsonii WH8501, under variable light regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 291, pp.121--133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,51 +3058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,1066 +3319,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
+                <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.966-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01177.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848419v1</w:t>
+                <w:t xml:space="preserve">hal-00848420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
+                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius N. Müller</w:t>
+                <w:t xml:space="preserve">Heather Groundwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Michael Twardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heidi Dierssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.433 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848437v1</w:t>
+                <w:t xml:space="preserve">hal-01893816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius N. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848436v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">Cell cycle implication on nitrogen acquisition and synchronization in ıt Thalassiosira weissflogii (Bacillariophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01893820v1</w:t>
+                <w:t xml:space="preserve">hal-00848436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Size Distributions and Composition of Particles Suspended in Water: A New SEM–EDS Protocol with Validation and Comparison to Other Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Freeman</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/Jtech-D-11-00026.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893816v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
+                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Raimbault</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433678v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01177.x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848420v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutral lipid production by the microalga Isochrysis affinis galbana under nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp.142-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4418,4974 +4418,5207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608413v1</w:t>
+                <w:t xml:space="preserve">hal-01893823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ecological niches and carbon export by appendicularians using a new multispecies ecophysiological model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gorsky</w:t>
+                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/Meps08273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 265 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893825v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of ecological niches and carbon export by appendicularians using a new multispecies ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">L. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">L Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Dolan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398, pp.109 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/Meps08273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893823v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendicularian ecophysiology I</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEMPO: a computer driven device for phytoplankton cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Renaud</w:t>
+                <w:t xml:space="preserve">Amélie Gelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Sainsbury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (76-76)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893832v1</w:t>
+                <w:t xml:space="preserve">hal-05626593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fixation prediction during a bloom of Emiliania huxleyi is highly sensitive to the assumed regulation mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rabouille</w:t>
+                <w:t xml:space="preserve">Appendicularian ecophysiology I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-6-5339-2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (4), pp.606 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110663v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+                <w:t xml:space="preserve">Carbon fixation prediction during a bloom of Emiliania huxleyi is highly sensitive to the assumed regulation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.5339-5372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-6-5339-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893831v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photosynthetic response of the toxic raphidophyte Heterosigma akashiwo during the imposition of, and recovery from, light- and nutrient stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10-10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277921v1</w:t>
+                <w:t xml:space="preserve">hal-05626574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.364 - 371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2008.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 78 (4), pp.617 - 629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01893835v1</w:t>
+                <w:t xml:space="preserve">hal-01893831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Jackson</w:t>
+                <w:t xml:space="preserve">D. Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guidi</w:t>
+                <w:t xml:space="preserve">R. A. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.171-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Multimodel analysis of the response of the coccolithophore Emiliania huxleyi to an elevation of under nitrate limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211 (3-4), pp.324 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330707v2</w:t>
+                <w:t xml:space="preserve">hal-01893844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel analysis of the response of the coccolithophore Emiliania huxleyi to an elevation of under nitrate limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bernard</w:t>
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.027⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01893844v1</w:t>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation : Des micro-algues numériques par Olivier Bernard et Antoine Sciandra. Entre complexité des modèles et fiabilité, entretien avec James Orr, propos recueillis par Dominique Chouchan.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Generic analysis of the response of calcifying microalgae to an elevation of pCO2 : qualitative vs quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546786v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diel variations in particle stocks in the oligotrophic waters of the Ionian Sea (Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.364 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2008.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330341v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pawlowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746680v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dependency of optical backscattering by marine particles from satellite remote sensing of the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation : Des micro-algues numériques par Olivier Bernard et Antoine Sciandra. Entre complexité des modèles et fiabilité, entretien avec James Orr, propos recueillis par Dominique Chouchan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L' eau, 421 juillet/août 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893848v1</w:t>
+                <w:t xml:space="preserve">inria-00546786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of body mass, food concentration, temperature and filtering activity on the oxygen uptake of the appendicularian Oikopleura dioica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gorsky</w:t>
+                <w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/Meps301149⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893853v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Spectral dependency of optical backscattering by marine particles from satellite remote sensing of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2005.50.6.1795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (C9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893852v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Influence of body mass, food concentration, temperature and filtering activity on the oxygen uptake of the appendicularian Oikopleura dioica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-11-515-2004⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 301, pp.149 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/Meps301149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331073v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (6), pp.1795 - 1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2005.50.6.1795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893858v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale features of surface water DMSP and DMS concentrations in the Atlantic Ocean off Morocco and in the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(03)00032-3⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.515-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-11-515-2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893861v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic device for in vivo absorption spectra acquisition and chlorophyll estimation in phytoplankton cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mesoscale features of surface water DMSP and DMS concentrations in the Atlantic Ocean off Morocco and in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022338930747⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (4), pp.543 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(03)00032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893865v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893863v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete, size-structured model of phytoplankton growth in the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (4), pp.313-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002850200160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An automatic device for in vivo absorption spectra acquisition and chlorophyll estimation in phytoplankton cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Malara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 13 (2), pp.135 - 142. </w:t>
+              <w:t xml:space="preserve">, 2002, 14 (6), pp.435 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1022338930747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893870v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear software sensor to monitor the internal nitrogen quota of phytoplanktonic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Sallet</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(01)01155-0⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893867v1</w:t>
+                <w:t xml:space="preserve">hal-01893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of growth rate, pigment composition and optical properties of Cryptomonas sp. to light and nitrogen stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lazzara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 201, pp.107 - 120. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (2), pp.135 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps201107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893877v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+                <w:t xml:space="preserve">A non-linear software sensor to monitor the internal nitrogen quota of phytoplanktonic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gauthier Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (5), pp.435 - 442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2000.45.2.0309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(01)01155-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893882v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical method for the rapid measurement of micromolar concentrations of nitrate in marine phytoplankton cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of growth rate, pigment composition and optical properties of Cryptomonas sp. to light and nitrogen stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Collos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008046023487⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 201, pp.107 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps201107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893887v1</w:t>
+                <w:t xml:space="preserve">hal-01893877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observers for a class of biological systems: application to validation of a phytoplanktonic growth model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/9.704977⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2000.45.2.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893897v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution of 15N in Dunaliella tertiolecta by uptake of an unidentified compound following nitrate exhaustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optical method for the rapid measurement of micromolar concentrations of nitrate in marine phytoplankton cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Waser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Collos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerd Slawyk</w:t>
+                <w:t xml:space="preserve">A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80007-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (2), pp.179 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008046023487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893901v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorespiration in continuous of Dunaliella tertiolecta (Chlorophyta) : relationships between serine, glycine, and extracellular glycolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Decolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.651-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiration in continuous culture of Dunaliella tertiolecta (Chlorophyta): relationships between serine, glycine, and extracellular glycolate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Jupin</w:t>
+                <w:t xml:space="preserve">Nonlinear observers for a class of biological systems: application to validation of a phytoplanktonic growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (8), pp.1056 - 1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.704977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01893891v1</w:t>
+                <w:t xml:space="preserve">hal-01893897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dilution of 15N in Dunaliella tertiolecta by uptake of an unidentified compound following nitrate exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gostan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Slawyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.1997.42.6.1325⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (8), pp.673 - 677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893902v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a controlled fluctuating nutrient environment on continuous cultures of phytoplankton monitored by computers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photorespiration in continuous culture of Dunaliella tertiolecta (Chlorophyta): relationships between serine, glycine, and extracellular glycolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(95)00161-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.651 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01893908v1</w:t>
+                <w:t xml:space="preserve">hal-01893891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (6), pp.1325 - 1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.1997.42.6.1325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893912v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steady states of continuous cultures with low rates of medium renewal per cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The effects of a controlled fluctuating nutrient environment on continuous cultures of phytoplankton monitored by computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Malara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Ramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 178 (1), pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">, 1996, 197 (2), pp.263 - 278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(95)00161-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893911v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets paradoxaux des fluctuations de l'environnement sur la croissance des populations et la compétition entre espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The steady states of continuous cultures with low rates of medium renewal per cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lobry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Nival</w:t>
+                <w:t xml:space="preserve">Paola Ramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 178 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(94)90221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894056v1</w:t>
+                <w:t xml:space="preserve">hal-01893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparameter phytoplankton culture system driven by microcomputer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 105, pp.301 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00003581⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01894071v1</w:t>
+                <w:t xml:space="preserve">hal-01893912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and uncoupling between nitrate uptake and growth rate in Prorocentrum minimum (Dinophyceae) under different frequencies of pulsed nitrate supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Effets paradoxaux des fluctuations de l'environnement sur la croissance des populations et la compétition entre espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 317, pp.102-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps072261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894069v1</w:t>
+                <w:t xml:space="preserve">hal-01894056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the reproduction of Centropages typicus (copepoda, calanoida) in a fluctuating food-supply - effect of adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A multiparameter phytoplankton culture system driven by microcomputer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Malara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (3), pp.235 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00003581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/12.3.549⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03313428v1</w:t>
+                <w:t xml:space="preserve">hal-01894071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics model of Euterpina acutifrons (Copepoda. Harpacticoida) coupling individual growth and larval development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling and uncoupling between nitrate uptake and growth rate in Prorocentrum minimum (Dinophyceae) under different frequencies of pulsed nitrate supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 56, pp.225 - 242. </w:t>
+              <w:t xml:space="preserve">, 1991, 72, pp.261 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps056225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps072261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894078v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and modelling of a simple planktonic system reconstituted in an experimental microcosm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling the reproduction of Centropages typicus (copepoda, calanoida) in a fluctuating food-supply - effect of adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 34 (1-2), pp.61 - 82. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 12 (3), pp.549--572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-3800(86)90079-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/12.3.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894090v1</w:t>
+                <w:t xml:space="preserve">hal-03313428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Population dynamics model of Euterpina acutifrons (Copepoda. Harpacticoida) coupling individual growth and larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 56, pp.225 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps056225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and modelling of a simple planktonic system reconstituted in an experimental microcosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 34 (1-2), pp.61 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3800(86)90079-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study and modelling of the development of Euterpina acutifrons (Copepoda: harpacticoida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 8 (6), pp.1149 - 1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/8.6.1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,1924 +9628,1924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain optimization by continuous selection pressure: a focus on phycocyanin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux, A-S., Fanesi, A., Deschamps, J., Guilhéneuf, F., Sciandra, A., Briandet, R. and Lopes, Filipa (2022). Microalgae biofilms as a source of bioactive compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guilhéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlguaeEurope 2022,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Roma, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae biofilms as a source of bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative laboratory evolution for enhanced EPS production in biofilm forming microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, OnLine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microalgal biotechnology with an emphasis on biofilm cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPC7 - 7th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recent advances in algal biofilm cultivation for fish feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wakefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368717v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in algal biofilm cultivation for fish feed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540239v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worlwide potential of microalgal rotating biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Tetraselmis suecica biofilm productivity by adding organic and inorganic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Caia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlguaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of evolution engineering for enhancing productivity of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M O Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2017 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next generation of microalgae production systems under photovoltaic greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Suay Suay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenSys2015 - International Symposium on New Technologies and Management for Greenhouses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Evora, Portugal. pp.921-928, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution engineering for enhancing photosynthetic efficiency of high density cultures of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Adaptive Dynamics model to study the effect of global warming on marine phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of temperature on phytoplankton growth across the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Model to study the Response of Microalgae to Pulse Amplitude Modulated Fluorometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.7152-7157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11321,370 +11554,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. IFAC World Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling light-dark regime influence on the carbon-nitrogen metabolism in a unicellular diazotrophic cyanobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11743,1452 +11976,1452 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of microalgae productivity and energy requirement during the cultivation process in raceway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg'n'Chem conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française pour les sciences de la chimie, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microalgae growth in nitrogen limited photobiorector for estimating biomass, carbohydrate and neutral lipid productivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutral lipid productivity in photobioreactors under nitrogen deprivency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modelling for microalgae grown under light/dark cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Biotechnology of microalgae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.174-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850417v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modelling for microalgae grown under light/dark cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling lipid production in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0072⟩</w:t>
+              <w:t xml:space="preserve">DYnamics and COntrol of Process Systems - DYCOPS-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100705-3-BE-2011.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847298v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lipid production in microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modelling neutral lipid productivity in photobioreactors under nitrogen deprivency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYnamics and COntrol of Process Systems - DYCOPS-2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Workshop on Biotechnology of microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nuthetal, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847294v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of carbon fixation during a bloom of Emiliania huxleyi as a function of the regulating inorganic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photobioreactor model in nitrogen limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 09 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling continuous cultures of microalgae colimited with nitrogen and phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2009 - 6th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response of the marine microalgae Emiliania huxleyi to an elevation of pCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathmod 2006 - 5th Vienna Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITATIVE BEHAVIOUR OF A PHYTOPLANKTON GROWTH MODEL IN A PHOTOBIOREACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelone, Spain. pp.437 - 442, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of non linear software sensor to monitor the internal state of a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Beijing, China. pp.5806 - 5811, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)56991-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain nonlinear softwares to monitore a culture of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès Biodecision 98 (CD Rom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13198,584 +13431,584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station zoologique de Villefranche-sur-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre Éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Patrimoine, 9782864107101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30428-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2020, 978-1-786-30586-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13785,908 +14018,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.133-153, 2024, 978-3-031-54188-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-228, 2021, 978-1-78405-733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Baumberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institut de la Mer de Villefranche : un acteur de l'océanographie du XXIème siècle, une science pluridisciplinaire en constante évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d’Anthroplogie Historique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses des microalgues pour la production de biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel; Remy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.136-137, 2013, 978-2-271-07678-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and interactions of autotrophs, light, nutrients and carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Geider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Copin-Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Bouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.R. Robinson; K. Brink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The global coastal ocean: multiscale interdisciplinary processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Harvard University Press, pp.375-412, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Recruitment of Marine Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a Theory on Biological-Physical Interactions in the World Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.321-342, 1988, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-009-3023-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14696,91 +14929,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactor for the selection of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14788,380 +15021,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16/335,390, 2019. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective bioreactor for microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017174907A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOREACTOR FOR MICROALGAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2016/151219. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation de production de micro-algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 13 56955. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15171,203 +15404,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ion pairing and toxicity dynamics in Algae/Bacteria systems for wastewater treatment under saline stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal biofilms as a source of unexplored bioactive compounds: Anti-adhesive effect against bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15399,543 +15632,543 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae strains improvement by adaptive laboratory evolution applied to biofilm culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368662v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368696v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température sur les interactions entre la microalgue marine Micromonas et les virus qui l’infectent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arsenieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15945,152 +16178,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the potential of microalgae culture systems to remove nutrients from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52 (26), pp.287-292, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16100,135 +16333,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete, Size-Structured Model of Phytoplankton Growth in The Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3963, INRIA. 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId456"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16375,51 +16608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Decolas-Gros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583991v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-017-9443-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nikolaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0220-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.07.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWQTK1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Groundwater" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twardowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dierssen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Freeman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/Jtech-D-11-00026.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT9Z3B6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps08273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-6-5339-2009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Macintyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Goldman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.027" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48CT961-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277921v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1892" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2008.02.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R97K27PZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Copin-Mont&#233;gut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00032-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0F2R9XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002850200160" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Malara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022338930747" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C767801C12E045643BB5FC8E317FFD9F374AAB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01155-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046023487" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFJLHWX2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696111v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Decolas-Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jupin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340651.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N86LNQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sallet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.704977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80007-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGCRDVM7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893908v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00161-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVNB4JLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(94)90221-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDBGN3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894071v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003581" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WQM4LH7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894069v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps072261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/12.3.549" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XK99JSGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps056225" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(86)90079-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TB1RGXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894083v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/8.6.1149" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B48569C773CCCBE785FC18DC049DFEA143C151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368789v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wakefield" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girardin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540234v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540231v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Caia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Suay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bechet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.118" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101296v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazalon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02162" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848427v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03165" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847298v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0072" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100705-3-BE-2011.00082" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850417v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523391v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523334v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542882v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894529v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01382" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894567v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)56991-8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524226v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385132v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200325v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200330v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967616v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868598v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421830v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368772v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corval" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378401v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378308v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Geider" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bouman" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015520v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3023-0_17" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE6519680E9D848F68E0FB5DC664253E21674A30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671566v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671573v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583991v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540242v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368853v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Plaza" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.272" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072684v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>