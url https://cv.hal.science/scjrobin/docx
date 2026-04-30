--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite likelihood inference for the Poisson log-normal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-025-10797-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471802v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.2829-2875. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-based estimation of entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scrucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107582. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2022.107582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmistha Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.293-330. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-EJS1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint species distributions reveal the combined effects of host plants, abiotic factors and species competition as drivers of species abundances in fruit flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charlery de La Masselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-based goodness-of-fit tests for heterogeneous random graph models : independent and exchangeable cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.156-181. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic network inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Flachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davis Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach for the joint segmentation with between-series correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Collilieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.86-705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form Bayesian inference of graphical model structures by averaging over trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stumpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for coupled hidden markov models applied to the joint detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijb-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Krissaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic regression models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2017.1349663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Adaptive Shifts for Multivariate Correlated Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.2674-2698. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Bayesian inference for off-line change-point detection in tree-structured graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9689-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioanna Delatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for estimating change-points in the mean of an AR(1) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.1408-1447. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of dimerisation sequence dissimilarities on the auxin signalling network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (22), pp.17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0254-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes model averaging for graphon functions and motif frequencies inference in W-graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1173 - 1185. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9607-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing change-point location in independent series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9492-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination coverage in French 17-year-old young adults: an assessment of mandatory and recommended vaccination statuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chubilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (3), pp.612-617. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268815001533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.502-513. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference in finite state space non parametric hidden markov models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1-2), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9523-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux par agrégation bayésienne d’arbres couvrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.153-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing segmentation methods for genome annotation based on RNA-Seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dudoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-013-0159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (17), pp.i386-i392. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3IsBack : an R package for the fast and exact segmentation of Seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, 11 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1748-7188-9-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneity in random graphs through latent space models: a selective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MMCS, Mathematical Modelling of Complex Systems, 47, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201447004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability : a stronger prognostic marker than proliferation for early stage luminal breast carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benhamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMER : a homogenization software - methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Domonkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDOJARAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.47 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of significant genomic alterations via simultaneous minimal sojourns at a state by independent continuous-time markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.479-487. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-013-9374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions and model selection criteria for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem G. Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.917-929. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-011-9258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of variational estimates for random graph mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S. Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (6), pp.849-862. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2011.560117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.2574-2601. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1544-6115.1814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model averaging for estimating the number of classes: applications to the total number of species in metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.1489-1504. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.658358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1935 -2601. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (8), pp.2375-2387. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation, calling, and normalization of multiple CGH profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.413-428. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-validation based estimation of the proportion of true null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (11), pp.3132-3147. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerfdr: a semi-parametric kernel-based approach to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional landscape estimation from tiling array data using a model of signal shift and drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Jarmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (18), pp.2341-2347. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Aggregation for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric kernel-based approach to local False Discovery Rate estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous occurrences of runs in independent markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enfoque de transcripción combinada para analizar el diálogo entre el virus de la Pseudorrabia y las células porcinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albéitar (Odivelas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined transcriptomic approach to analyse the dialog between Pseudorabies virus and porcine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual signature in canary songs: contribution of multiple levels of song structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lehongre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (5), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric density estimation by exact leave-p-out cross-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.2250-2368. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of the dialogue between Pseudorabies virus and porcine epithelial cells during infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.123. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-007-9046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric approach for mixture models: Application to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5483-5493. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of variations of HSA21 gene expression in down syndrome lymphoblastoid cell lines : impact on disease phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.758-766. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2006.00729.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of human chromosome 21 gene-expression variations in down syndrome: Impact on disease phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/520000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.758-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of euclidean distances with discrete and continuous outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lassalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (8), pp.1799-1814. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2005.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structure in biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, --, pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons multiples pour les microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146 (1-2), pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarMixt: efficient variance modelling for the differential analysis of replicated gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4) (4), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with time to neonatal diarrhoea in french beef calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2-4), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking homogeneity of patterns distribution in heterogeneous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.672-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model on the variance for the differential analysis of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tronik Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (Part 1), pp.31-50 Part 1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2005.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting effect in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.63. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiparametric regression models for correlated survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1975-1991. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120037453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the regulated genes in microarray experiments using local FDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (125), </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.669-681. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and identification of arabidopsis cell wall mutants using fourier transfrom infrared (FT-IR) microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Pagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.393-404. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative procedure for differential analysis of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the local score in the logarithmic case : a direct and simple proof,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Bacro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (4), pp.748-757. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022407200882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-complementation of an endonuclease-defective tagged I element as a tool for the study of retrotransposition in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Busseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (6), pp.829-834. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0716-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compound Poisson model for words occurrences in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (4), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9876.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence probability of structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/10665270260518254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal distinctness assisted by molecular markers : a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 546, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting phenotypic distances using a linear model : the case of varietal distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (5), pp.607-621. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664760120047942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting biological information from dna arrays : an unexpected link between arginine and methionine metabolism in bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (6), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2001-2-6-research0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of the distances between any occurrences of a set of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (4), pp.895-905. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014633825822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for thermograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0006-341X.1999.00037.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of word occurrences in a random sequence of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (1), pp.179-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike dry matter and nitrogen accumulation before anthesis in wheat as affected by nitrogen fertilizer: relationship to kernels per spike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One sided acceptance sampling by variables : the case of the Laplace distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (11), pp.2817-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-parametric tests for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (8), pp.1693-1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023-54èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de ruptures multiples pour les processus de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées De Statistique De Société Française De Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decreusefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate HMM with dependency structure for the detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3isback : an r package for the fast and exact segmentation of seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albacete, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two segmentation methods for genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleynen Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudoit Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebarbier Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction graphon d'un W-graphe. Application au réseau de la blogosphere politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.JdS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour de grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2011 : 43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 416 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour les grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFGG'10 : Journée thématique Fouille de grands graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne variationnelle pour l'agrégation de modèles en classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture models of truncated data for estimating the number of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of variational estimates of a mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Variational Estimates for Random Graph Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange tronqués pour l'écologie microbienne. Estimation du nombre d'espèces manquantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de signal et détection d'aberrations chromosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de gaussiennes bidimensionnelles pour l'analyse de données de ChIP-chip IP/IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assessment of chromosomal aberrations at the cohort level: the CGHSeg package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5. R useR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de l'espace des segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation simultanée de signaux: application aux données de microarray CGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Transcriptomic Approach to Analyse the Dialogue between Pseudorabies Virus and Porcine Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression pour la classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de thermogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agro-industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHMM : an R package for coupled Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R User Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruxelles, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trait genomic selection via multivariate regression with structured regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCB NIPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Thao, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire et ses extensions - Modèle linéaire général, modèle linéaire généralisé, modèle mixte, plans d'expériences (Niveau C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Ellipses, 323 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’évolution de caractères continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 85, 2022, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9069.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-recapture methods for the social and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), pp.417, 2017, Interdisciplinary Statistics Series, 978-1-4987-4531-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-Recapture Methods for the Social and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.121-140, 2017, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315151939-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to statistical methods for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Statistical Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 530 p., 2011, 978-0-470-71086-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions over the segmentation space and model selection for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010: 19th International Conference on Computational StatisticsParis France, August 22-27, 2010 Keynote, Invited and Contributed Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2603-6. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2604-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA microarrays in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Al-Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False discovery rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biopharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1504 p., 2006, 9781439822456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome végétal par les puces à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome végétal pas les puces à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 582 p., 2004, Science Update, 978-2-7380-1167-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some statistical issues in microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Data Science And Applied Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-18991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Estimator for large Covariance Matrices in the Presence of Pairwise and Spatial Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Metodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey K Fosdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for Poisson processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for $U$-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for some point processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying pesticide mixtures at country-wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Cairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust model-based clustering based on the geometric median and the Median Covariation Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference for network Poisson models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortened Bridge Sampler: Using deterministic approximations to accelerate SMC for posterior sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degree-based goodness-of-fit test for heterogeneous random graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Model Averaging of Stochastic Block Models to Estimate the Graphon Function and Motif Frequencies in a W-graph Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leave-p-out based estimation of the proportion of null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2014-1, auto-saisine. 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5840, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles des docteurs en sciences de la vie : carrières, irréversibilités, compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId655"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite likelihood inference for the Poisson log-normal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-025-10797-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471802v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.2829-2875. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-based estimation of entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scrucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107582. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2022.107582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmistha Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.293-330. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-EJS1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint species distributions reveal the combined effects of host plants, abiotic factors and species competition as drivers of species abundances in fruit flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charlery de La Masselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-based goodness-of-fit tests for heterogeneous random graph models : independent and exchangeable cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.156-181. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic network inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Flachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davis Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach for the joint segmentation with between-series correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Collilieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.86-705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form Bayesian inference of graphical model structures by averaging over trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stumpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for coupled hidden markov models applied to the joint detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijb-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Krissaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic regression models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2017.1349663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Adaptive Shifts for Multivariate Correlated Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.2674-2698. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Bayesian inference for off-line change-point detection in tree-structured graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9689-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioanna Delatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for estimating change-points in the mean of an AR(1) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.1408-1447. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes model averaging for graphon functions and motif frequencies inference in W-graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1173 - 1185. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9607-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing change-point location in independent series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9492-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of dimerisation sequence dissimilarities on the auxin signalling network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (22), pp.17. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0254-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination coverage in French 17-year-old young adults: an assessment of mandatory and recommended vaccination statuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chubilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (3), pp.612-617. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268815001533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.502-513. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference in finite state space non parametric hidden markov models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1-2), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9523-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux par agrégation bayésienne d’arbres couvrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.153-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing segmentation methods for genome annotation based on RNA-Seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dudoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-013-0159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (17), pp.i386-i392. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3IsBack : an R package for the fast and exact segmentation of Seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, 11 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1748-7188-9-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneity in random graphs through latent space models: a selective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MMCS, Mathematical Modelling of Complex Systems, 47, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201447004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability : a stronger prognostic marker than proliferation for early stage luminal breast carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benhamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMER : a homogenization software - methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Domonkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDOJARAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.47 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of significant genomic alterations via simultaneous minimal sojourns at a state by independent continuous-time markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.479-487. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-013-9374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1544-6115.1814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions and model selection criteria for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem G. Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.917-929. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-011-9258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of variational estimates for random graph mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S. Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (6), pp.849-862. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2011.560117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.2574-2601. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model averaging for estimating the number of classes: applications to the total number of species in metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.1489-1504. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.658358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1935 -2601. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (8), pp.2375-2387. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation, calling, and normalization of multiple CGH profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.413-428. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-validation based estimation of the proportion of true null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (11), pp.3132-3147. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerfdr: a semi-parametric kernel-based approach to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional landscape estimation from tiling array data using a model of signal shift and drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Jarmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (18), pp.2341-2347. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Aggregation for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric kernel-based approach to local False Discovery Rate estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous occurrences of runs in independent markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined transcriptomic approach to analyse the dialog between Pseudorabies virus and porcine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual signature in canary songs: contribution of multiple levels of song structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lehongre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (5), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enfoque de transcripción combinada para analizar el diálogo entre el virus de la Pseudorrabia y las células porcinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albéitar (Odivelas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric density estimation by exact leave-p-out cross-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.2250-2368. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of the dialogue between Pseudorabies virus and porcine epithelial cells during infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.123. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-007-9046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of variations of HSA21 gene expression in down syndrome lymphoblastoid cell lines : impact on disease phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric approach for mixture models: Application to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5483-5493. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.758-766. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2006.00729.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of human chromosome 21 gene-expression variations in down syndrome: Impact on disease phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/520000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.758-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of euclidean distances with discrete and continuous outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lassalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (8), pp.1799-1814. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2005.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structure in biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, --, pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons multiples pour les microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146 (1-2), pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarMixt: efficient variance modelling for the differential analysis of replicated gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4) (4), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with time to neonatal diarrhoea in french beef calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2-4), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking homogeneity of patterns distribution in heterogeneous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.672-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model on the variance for the differential analysis of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tronik Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (Part 1), pp.31-50 Part 1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2005.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiparametric regression models for correlated survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1975-1991. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120037453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the regulated genes in microarray experiments using local FDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (125), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting effect in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.63. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.669-681. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and identification of arabidopsis cell wall mutants using fourier transfrom infrared (FT-IR) microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Pagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.393-404. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative procedure for differential analysis of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compound Poisson model for words occurrences in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (4), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9876.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the local score in the logarithmic case : a direct and simple proof,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Bacro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (4), pp.748-757. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022407200882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-complementation of an endonuclease-defective tagged I element as a tool for the study of retrotransposition in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Busseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (6), pp.829-834. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0716-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence probability of structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/10665270260518254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal distinctness assisted by molecular markers : a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 546, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting phenotypic distances using a linear model : the case of varietal distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (5), pp.607-621. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664760120047942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting biological information from dna arrays : an unexpected link between arginine and methionine metabolism in bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (6), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2001-2-6-research0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of the distances between any occurrences of a set of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (4), pp.895-905. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014633825822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for thermograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0006-341X.1999.00037.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of word occurrences in a random sequence of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (1), pp.179-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike dry matter and nitrogen accumulation before anthesis in wheat as affected by nitrogen fertilizer: relationship to kernels per spike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One sided acceptance sampling by variables : the case of the Laplace distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (11), pp.2817-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-parametric tests for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (8), pp.1693-1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de ruptures multiples pour les processus de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées De Statistique De Société Française De Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023-54èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decreusefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two segmentation methods for genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleynen Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudoit Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebarbier Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate HMM with dependency structure for the detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3isback : an r package for the fast and exact segmentation of seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albacete, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction graphon d'un W-graphe. Application au réseau de la blogosphere politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.JdS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour de grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2011 : 43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 416 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour les grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFGG'10 : Journée thématique Fouille de grands graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne variationnelle pour l'agrégation de modèles en classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture models of truncated data for estimating the number of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of variational estimates of a mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Variational Estimates for Random Graph Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange tronqués pour l'écologie microbienne. Estimation du nombre d'espèces manquantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de gaussiennes bidimensionnelles pour l'analyse de données de ChIP-chip IP/IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de signal et détection d'aberrations chromosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assessment of chromosomal aberrations at the cohort level: the CGHSeg package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5. R useR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de l'espace des segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation simultanée de signaux: application aux données de microarray CGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Transcriptomic Approach to Analyse the Dialogue between Pseudorabies Virus and Porcine Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression pour la classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de thermogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agro-industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHMM : an R package for coupled Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R User Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruxelles, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trait genomic selection via multivariate regression with structured regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCB NIPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Thao, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire et ses extensions - Modèle linéaire général, modèle linéaire généralisé, modèle mixte, plans d'expériences (Niveau C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Ellipses, 323 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’évolution de caractères continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 85, 2022, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9069.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-recapture methods for the social and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), pp.417, 2017, Interdisciplinary Statistics Series, 978-1-4987-4531-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-Recapture Methods for the Social and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.121-140, 2017, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315151939-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to statistical methods for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Statistical Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 530 p., 2011, 978-0-470-71086-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions over the segmentation space and model selection for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010: 19th International Conference on Computational StatisticsParis France, August 22-27, 2010 Keynote, Invited and Contributed Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2603-6. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2604-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA microarrays in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Al-Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False discovery rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biopharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1504 p., 2006, 9781439822456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome végétal par les puces à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 582 p., 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some statistical issues in microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Data Science And Applied Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-18991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Estimator for large Covariance Matrices in the Presence of Pairwise and Spatial Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Metodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey K Fosdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for $U$-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for some point processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for Poisson processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying pesticide mixtures at country-wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Cairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust model-based clustering based on the geometric median and the Median Covariation Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference for network Poisson models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortened Bridge Sampler: Using deterministic approximations to accelerate SMC for posterior sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degree-based goodness-of-fit test for heterogeneous random graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Model Averaging of Stochastic Block Models to Estimate the Graphon Function and Motif Frequencies in a W-graph Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leave-p-out based estimation of the proportion of null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2014-1, auto-saisine. 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5840, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles des docteurs en sciences de la vie : carrières, irréversibilités, compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471802v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10797-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scrucca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03532924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stumpf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1349663" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9689-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Chakar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ782" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0254-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9607-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9492-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001533" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2352" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gassiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9523-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.153-172" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0159-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-9-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948421v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201447004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benhamo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076496" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Koladjo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Domonkos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Auer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09HX6V0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. Stefanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-013-9374-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem G. Rigaill" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9258-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94FRMPX8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Gazal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.560117" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS753" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.658358" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq076" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Budinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91WL8TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C&#233;lisse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCJWH4BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-84" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leduc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Jarmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp395" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9093-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QWBZ0N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01486.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA04DFCA064E91B178E35744E4FEFCC5649A5E7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPKX5V7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428157v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Daudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koskas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197587v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9046-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197551v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.028" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-371530GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2006.00729.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F62C7EAA0EEC5CFDD937CB06A9349C860F16ED1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassalvy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baril" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2005.06.010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219538v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Daudin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavielle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222437v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.11.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ledent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tronik Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2005.00468.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NPNBH2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120037453" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00365-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PHT8QV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937519v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022407200882" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176747v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambeyron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucheton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Busseau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0716-z" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZJSVVB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222434v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9876.00279" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG8059ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270260518254" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222432v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760120047942" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219561v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2001-2-6-research0019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222428v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014633825822" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9R1MZ8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222430v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0006-341X.1999.00037.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F2CD63A3B9EEBFAC2AD6CF4E1956C5F343B2629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695485v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trecourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685934v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403138v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589538v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587007v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587019v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudoit Sandrine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebarbier Emilie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830095v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019782v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197573v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Budinska" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197533v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197572v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494719v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386788v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386657v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386673v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197547v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751255v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601860v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836916v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762880v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/modeles-et-methodes-pour-levolution-biologique/?/47511" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9069.ch3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606476v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Giguelay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512599v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315151939-10" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222891v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470710861.html" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/g31p9155855t6l0m" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2604-3_57" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197500v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00259903" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Encyclopedia-of-Biopharmaceutical-Statistics-Third-Edition/Chow/9781439822456" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830273v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222888v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r73-la-genomique-en-biologie-vegetale.html" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222890v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540403548" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777439v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Metodiev" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey K Fosdick" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998225v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dion-Blanc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189717v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771467v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815557v3" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895016v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187889v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187890v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876334v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270908v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197616v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070186v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828002v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471802v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10797-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scrucca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03532924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stumpf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1349663" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9689-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Chakar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ782" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9607-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9492-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0254-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001533" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2352" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gassiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9523-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.153-172" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0159-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-9-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948421v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201447004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benhamo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076496" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Koladjo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Domonkos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Auer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09HX6V0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. Stefanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-013-9374-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem G. Rigaill" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9258-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94FRMPX8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Gazal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.560117" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS753" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.658358" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq076" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Budinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91WL8TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C&#233;lisse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCJWH4BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-84" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leduc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Jarmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp395" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9093-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QWBZ0N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197589v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01486.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA04DFCA064E91B178E35744E4FEFCC5649A5E7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPKX5V7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307390v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-123" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9046-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428157v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Daudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koskas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.028" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-371530GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2006.00729.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F62C7EAA0EEC5CFDD937CB06A9349C860F16ED1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassalvy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baril" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2005.06.010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219538v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Daudin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavielle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222437v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.11.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ledent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tronik Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2005.00468.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NPNBH2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222436v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120037453" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00365-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PHT8QV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9876.00279" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG8059ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022407200882" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambeyron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucheton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Busseau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0716-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZJSVVB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270260518254" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222432v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760120047942" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219561v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2001-2-6-research0019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222428v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014633825822" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9R1MZ8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222430v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0006-341X.1999.00037.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F2CD63A3B9EEBFAC2AD6CF4E1956C5F343B2629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695485v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trecourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685934v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587019v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudoit Sandrine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebarbier Emilie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589538v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830095v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019782v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197533v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197573v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Budinska" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197572v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494719v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386657v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386788v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386673v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197547v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751255v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601860v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836916v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762880v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/modeles-et-methodes-pour-levolution-biologique/?/47511" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9069.ch3" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606476v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Giguelay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512599v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315151939-10" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222891v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470710861.html" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/g31p9155855t6l0m" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2604-3_57" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197500v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00259903" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Encyclopedia-of-Biopharmaceutical-Statistics-Third-Edition/Chow/9781439822456" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830273v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r73-la-genomique-en-biologie-vegetale.html" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222890v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540403548" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777439v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Metodiev" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey K Fosdick" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189717v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dion-Blanc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998225v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815557v3" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895016v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187889v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187890v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876334v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270908v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197616v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070186v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828002v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>