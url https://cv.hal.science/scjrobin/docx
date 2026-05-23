--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite likelihood inference for the Poisson log-normal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-025-10797-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471802v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.2829-2875. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-based estimation of entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scrucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107582. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2022.107582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmistha Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.293-330. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-EJS1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint species distributions reveal the combined effects of host plants, abiotic factors and species competition as drivers of species abundances in fruit flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charlery de La Masselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-based goodness-of-fit tests for heterogeneous random graph models : independent and exchangeable cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.156-181. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic network inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Flachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davis Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach for the joint segmentation with between-series correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Collilieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.86-705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form Bayesian inference of graphical model structures by averaging over trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stumpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for coupled hidden markov models applied to the joint detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijb-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Krissaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic regression models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2017.1349663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Adaptive Shifts for Multivariate Correlated Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.2674-2698. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Bayesian inference for off-line change-point detection in tree-structured graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9689-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioanna Delatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for estimating change-points in the mean of an AR(1) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.1408-1447. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes model averaging for graphon functions and motif frequencies inference in W-graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1173 - 1185. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9607-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing change-point location in independent series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9492-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of dimerisation sequence dissimilarities on the auxin signalling network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (22), pp.17. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0254-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination coverage in French 17-year-old young adults: an assessment of mandatory and recommended vaccination statuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chubilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (3), pp.612-617. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268815001533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.502-513. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference in finite state space non parametric hidden markov models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1-2), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9523-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux par agrégation bayésienne d’arbres couvrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.153-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing segmentation methods for genome annotation based on RNA-Seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dudoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-013-0159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (17), pp.i386-i392. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3IsBack : an R package for the fast and exact segmentation of Seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, 11 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1748-7188-9-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneity in random graphs through latent space models: a selective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MMCS, Mathematical Modelling of Complex Systems, 47, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201447004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability : a stronger prognostic marker than proliferation for early stage luminal breast carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benhamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMER : a homogenization software - methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Domonkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDOJARAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.47 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of significant genomic alterations via simultaneous minimal sojourns at a state by independent continuous-time markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.479-487. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-013-9374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1544-6115.1814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions and model selection criteria for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem G. Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.917-929. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-011-9258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of variational estimates for random graph mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S. Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (6), pp.849-862. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2011.560117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.2574-2601. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model averaging for estimating the number of classes: applications to the total number of species in metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.1489-1504. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.658358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1935 -2601. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (8), pp.2375-2387. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation, calling, and normalization of multiple CGH profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.413-428. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-validation based estimation of the proportion of true null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (11), pp.3132-3147. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerfdr: a semi-parametric kernel-based approach to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional landscape estimation from tiling array data using a model of signal shift and drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Jarmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (18), pp.2341-2347. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Aggregation for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric kernel-based approach to local False Discovery Rate estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous occurrences of runs in independent markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined transcriptomic approach to analyse the dialog between Pseudorabies virus and porcine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual signature in canary songs: contribution of multiple levels of song structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lehongre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (5), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enfoque de transcripción combinada para analizar el diálogo entre el virus de la Pseudorrabia y las células porcinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albéitar (Odivelas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric density estimation by exact leave-p-out cross-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.2250-2368. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of the dialogue between Pseudorabies virus and porcine epithelial cells during infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.123. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-007-9046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of variations of HSA21 gene expression in down syndrome lymphoblastoid cell lines : impact on disease phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric approach for mixture models: Application to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5483-5493. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.758-766. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2006.00729.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of human chromosome 21 gene-expression variations in down syndrome: Impact on disease phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/520000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.758-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of euclidean distances with discrete and continuous outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lassalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (8), pp.1799-1814. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2005.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structure in biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, --, pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons multiples pour les microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146 (1-2), pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarMixt: efficient variance modelling for the differential analysis of replicated gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4) (4), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with time to neonatal diarrhoea in french beef calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2-4), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking homogeneity of patterns distribution in heterogeneous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.672-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model on the variance for the differential analysis of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tronik Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (Part 1), pp.31-50 Part 1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2005.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiparametric regression models for correlated survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1975-1991. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120037453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the regulated genes in microarray experiments using local FDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (125), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting effect in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.63. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.669-681. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and identification of arabidopsis cell wall mutants using fourier transfrom infrared (FT-IR) microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Pagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.393-404. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative procedure for differential analysis of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compound Poisson model for words occurrences in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (4), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9876.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the local score in the logarithmic case : a direct and simple proof,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Bacro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (4), pp.748-757. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022407200882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-complementation of an endonuclease-defective tagged I element as a tool for the study of retrotransposition in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Busseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (6), pp.829-834. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0716-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence probability of structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/10665270260518254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal distinctness assisted by molecular markers : a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 546, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting phenotypic distances using a linear model : the case of varietal distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (5), pp.607-621. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664760120047942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting biological information from dna arrays : an unexpected link between arginine and methionine metabolism in bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (6), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2001-2-6-research0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of the distances between any occurrences of a set of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (4), pp.895-905. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014633825822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for thermograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0006-341X.1999.00037.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of word occurrences in a random sequence of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (1), pp.179-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike dry matter and nitrogen accumulation before anthesis in wheat as affected by nitrogen fertilizer: relationship to kernels per spike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One sided acceptance sampling by variables : the case of the Laplace distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (11), pp.2817-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-parametric tests for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (8), pp.1693-1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de ruptures multiples pour les processus de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées De Statistique De Société Française De Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023-54èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decreusefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two segmentation methods for genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleynen Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudoit Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebarbier Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate HMM with dependency structure for the detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3isback : an r package for the fast and exact segmentation of seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albacete, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction graphon d'un W-graphe. Application au réseau de la blogosphere politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.JdS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour de grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2011 : 43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 416 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour les grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFGG'10 : Journée thématique Fouille de grands graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne variationnelle pour l'agrégation de modèles en classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture models of truncated data for estimating the number of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of variational estimates of a mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Variational Estimates for Random Graph Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange tronqués pour l'écologie microbienne. Estimation du nombre d'espèces manquantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de gaussiennes bidimensionnelles pour l'analyse de données de ChIP-chip IP/IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de signal et détection d'aberrations chromosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assessment of chromosomal aberrations at the cohort level: the CGHSeg package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5. R useR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de l'espace des segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation simultanée de signaux: application aux données de microarray CGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Transcriptomic Approach to Analyse the Dialogue between Pseudorabies Virus and Porcine Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression pour la classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de thermogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agro-industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHMM : an R package for coupled Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R User Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruxelles, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trait genomic selection via multivariate regression with structured regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCB NIPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Thao, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire et ses extensions - Modèle linéaire général, modèle linéaire généralisé, modèle mixte, plans d'expériences (Niveau C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Ellipses, 323 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’évolution de caractères continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 85, 2022, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9069.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-recapture methods for the social and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), pp.417, 2017, Interdisciplinary Statistics Series, 978-1-4987-4531-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-Recapture Methods for the Social and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.121-140, 2017, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315151939-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to statistical methods for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Statistical Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 530 p., 2011, 978-0-470-71086-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions over the segmentation space and model selection for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010: 19th International Conference on Computational StatisticsParis France, August 22-27, 2010 Keynote, Invited and Contributed Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2603-6. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2604-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA microarrays in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Al-Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False discovery rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biopharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1504 p., 2006, 9781439822456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome végétal par les puces à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 582 p., 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some statistical issues in microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Data Science And Applied Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-18991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Estimator for large Covariance Matrices in the Presence of Pairwise and Spatial Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Metodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey K Fosdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for $U$-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for some point processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for Poisson processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying pesticide mixtures at country-wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Cairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust model-based clustering based on the geometric median and the Median Covariation Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference for network Poisson models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortened Bridge Sampler: Using deterministic approximations to accelerate SMC for posterior sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degree-based goodness-of-fit test for heterogeneous random graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Model Averaging of Stochastic Block Models to Estimate the Graphon Function and Motif Frequencies in a W-graph Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leave-p-out based estimation of the proportion of null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2014-1, auto-saisine. 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5840, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles des docteurs en sciences de la vie : carrières, irréversibilités, compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite likelihood inference for the Poisson log-normal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-025-10797-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471802v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.2829-2875. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-based estimation of entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scrucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107582. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2022.107582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.293-330. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-EJS1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmistha Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint species distributions reveal the combined effects of host plants, abiotic factors and species competition as drivers of species abundances in fruit flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charlery de La Masselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-based goodness-of-fit tests for heterogeneous random graph models : independent and exchangeable cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.156-181. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Momal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic network inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Flachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davis Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form Bayesian inference of graphical model structures by averaging over trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stumpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach for the joint segmentation with between-series correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Collilieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.86-705. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for coupled hidden markov models applied to the joint detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijb-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Krissaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Adaptive Shifts for Multivariate Correlated Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic regression models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2017.1349663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.2674-2698. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Bayesian inference for off-line change-point detection in tree-structured graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9689-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioanna Delatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for estimating change-points in the mean of an AR(1) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.1408-1447. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of dimerisation sequence dissimilarities on the auxin signalling network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (22), pp.17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0254-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes model averaging for graphon functions and motif frequencies inference in W-graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1173 - 1185. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9607-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing change-point location in independent series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9492-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination coverage in French 17-year-old young adults: an assessment of mandatory and recommended vaccination statuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chubilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (3), pp.612-617. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268815001533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.502-513. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference in finite state space non parametric hidden markov models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1-2), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-014-9523-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux par agrégation bayésienne d’arbres couvrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.153-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing segmentation methods for genome annotation based on RNA-Seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dudoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-013-0159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (17), pp.i386-i392. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3IsBack : an R package for the fast and exact segmentation of Seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, 11 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1748-7188-9-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneity in random graphs through latent space models: a selective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MMCS, Mathematical Modelling of Complex Systems, 47, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201447004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability : a stronger prognostic marker than proliferation for early stage luminal breast carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benhamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOMER : a homogenization software - methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Domonkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDOJARAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.47 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least-squares estimation of a convex discrete distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of significant genomic alterations via simultaneous minimal sojourns at a state by independent continuous-time markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.479-487. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-013-9374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.2574-2601. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions and model selection criteria for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem G. Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.917-929. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-011-9258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of variational estimates for random graph mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S. Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (6), pp.849-862. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2011.560117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1544-6115.1814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model averaging for estimating the number of classes: applications to the total number of species in metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.1489-1504. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.658358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and estimation in the Stochastic Blockmodel based on the empirical degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1935 -2601. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/12-EJS753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (8), pp.2375-2387. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation, calling, and normalization of multiple CGH profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.413-428. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-validation based estimation of the proportion of true null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (11), pp.3132-3147. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerfdr: a semi-parametric kernel-based approach to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional landscape estimation from tiling array data using a model of signal shift and drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Jarmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (18), pp.2341-2347. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Aggregation for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric kernel-based approach to local False Discovery Rate estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous occurrences of runs in independent markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enfoque de transcripción combinada para analizar el diálogo entre el virus de la Pseudorrabia y las células porcinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albéitar (Odivelas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined transcriptomic approach to analyse the dialog between Pseudorabies virus and porcine cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual signature in canary songs: contribution of multiple levels of song structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lehongre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (5), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric density estimation by exact leave-p-out cross-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.2250-2368. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of the dialogue between Pseudorabies virus and porcine epithelial cells during infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.123. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-007-9046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-parametric approach for mixture models: Application to local false discovery rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5483-5493. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of variations of HSA21 gene expression in down syndrome lymphoblastoid cell lines : impact on disease phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.758-766. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2006.00729.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of human chromosome 21 gene-expression variations in down syndrome: Impact on disease phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aït Yahya-Graison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dauphinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (3), pp.475-491. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/520000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation/clustering model for the analysis of array CGH data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.758-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of euclidean distances with discrete and continuous outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lassalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (8), pp.1799-1814. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2005.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structure in biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, --, pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons multiples pour les microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146 (1-2), pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarMixt: efficient variance modelling for the differential analysis of replicated gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4) (4), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with time to neonatal diarrhoea in french beef calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2-4), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking homogeneity of patterns distribution in heterogeneous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.672-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for array CGH data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model on the variance for the differential analysis of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tronik Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (Part 1), pp.31-50 Part 1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2005.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting effect in microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.63. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiparametric regression models for correlated survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1975-1991. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120037453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the regulated genes in microarray experiments using local FDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (125), </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.669-681. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and identification of arabidopsis cell wall mutants using fourier transfrom infrared (FT-IR) microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Pagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.393-404. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative procedure for differential analysis of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the local score in the logarithmic case : a direct and simple proof,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Bacro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (4), pp.748-757. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022407200882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-complementation of an endonuclease-defective tagged I element as a tool for the study of retrotransposition in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Busseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (6), pp.829-834. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0716-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compound Poisson model for words occurrences in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (4), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9876.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence probability of structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/10665270260518254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting phenotypic distances using a linear model : the case of varietal distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (5), pp.607-621. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664760120047942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal distinctness assisted by molecular markers : a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 546, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting biological information from dna arrays : an unexpected link between arginine and methionine metabolism in bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (6), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2001-2-6-research0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of the distances between any occurrences of a set of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (4), pp.895-905. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014633825822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for thermograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0006-341X.1999.00037.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike dry matter and nitrogen accumulation before anthesis in wheat as affected by nitrogen fertilizer: relationship to kernels per spike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact distribution of word occurrences in a random sequence of letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (1), pp.179-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One sided acceptance sampling by variables : the case of the Laplace distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (11), pp.2817-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-parametric tests for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (8), pp.1693-1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023-54èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de ruptures multiples pour les processus de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées De Statistique De Société Française De Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decreusefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentor3isback : an r package for the fast and exact segmentation of seq-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albacete, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate HMM with dependency structure for the detection of copy number variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two segmentation methods for genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleynen Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudoit Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebarbier Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction graphon d'un W-graphe. Application au réseau de la blogosphere politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.JdS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour de grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2011 : 43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 416 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence dans le Stochastic Block Model pour les grands graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Channarond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFGG'10 : Journée thématique Fouille de grands graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne variationnelle pour l'agrégation de modèles en classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle linéaire mixte avec segmentation : application à la détection de changements dans les dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture models of truncated data for estimating the number of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of variational estimates of a mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Célisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Variational Estimates for Random Graph Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange tronqués pour l'écologie microbienne. Estimation du nombre d'espèces manquantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de signal et détection d'aberrations chromosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de gaussiennes bidimensionnelles pour l'analyse de données de ChIP-chip IP/IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assessment of chromosomal aberrations at the cohort level: the CGHSeg package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5. R useR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de l'espace des segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation simultanée de signaux: application aux données de microarray CGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Transcriptomic Approach to Analyse the Dialogue between Pseudorabies Virus and Porcine Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Gaussian processes using mixed linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Budinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression pour la classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de thermogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agro-industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHMM : an R package for coupled Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R User Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruxelles, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trait genomic selection via multivariate regression with structured regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCB NIPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Thao, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire et ses extensions - Modèle linéaire général, modèle linéaire généralisé, modèle mixte, plans d'expériences (Niveau C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Ellipses, 323 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’évolution de caractères continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 85, 2022, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9069.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-recapture methods for the social and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), pp.417, 2017, Interdisciplinary Statistics Series, 978-1-4987-4531-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capture-Recapture Methods for the Social and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.121-140, 2017, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315151939-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to statistical methods for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Statistical Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 530 p., 2011, 978-0-470-71086-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact posterior distributions over the segmentation space and model selection for multiple change-point detection problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010: 19th International Conference on Computational StatisticsParis France, August 22-27, 2010 Keynote, Invited and Contributed Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2603-6. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2604-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA microarrays in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Al-Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False discovery rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biopharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1504 p., 2006, 9781439822456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome végétal par les puces à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 582 p., 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some statistical issues in microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Data Science And Applied Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-18991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Estimator for large Covariance Matrices in the Presence of Pairwise and Spatial Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Metodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey K Fosdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for Poisson processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding-type decomposition for $U$-statistics on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple change-point detection for some point processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying pesticide mixtures at country-wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Cairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust model-based clustering based on the geometric median and the Median Covariation Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based tests for bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference for network Poisson models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortened Bridge Sampler: Using deterministic approximations to accelerate SMC for posterior sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degree-based goodness-of-fit test for heterogeneous random graph models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness of fit of logistic models for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Model Averaging of Stochastic Block Models to Estimate the Graphon Function and Motif Frequencies in a W-graph Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leave-p-out based estimation of the proportion of null hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric species richness estimation under convexity constrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Koladjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2014-1, auto-saisine. 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture model for random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5840, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles des docteurs en sciences de la vie : carrières, irréversibilités, compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471802v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10797-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scrucca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03532924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stumpf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1349663" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9689-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Chakar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ782" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9607-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9492-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0254-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001533" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2352" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gassiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9523-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.153-172" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0159-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-9-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948421v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201447004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benhamo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076496" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Koladjo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Domonkos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Auer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09HX6V0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. Stefanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-013-9374-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem G. Rigaill" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9258-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94FRMPX8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Gazal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.560117" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS753" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.658358" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq076" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Budinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91WL8TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C&#233;lisse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCJWH4BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-84" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leduc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Jarmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp395" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9093-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QWBZ0N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197589v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01486.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA04DFCA064E91B178E35744E4FEFCC5649A5E7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPKX5V7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307390v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-123" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9046-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428157v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Daudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koskas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.028" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-371530GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2006.00729.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F62C7EAA0EEC5CFDD937CB06A9349C860F16ED1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassalvy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baril" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2005.06.010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219538v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Daudin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavielle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222437v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.11.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ledent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tronik Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2005.00468.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NPNBH2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222436v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120037453" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00365-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PHT8QV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9876.00279" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG8059ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022407200882" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambeyron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucheton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Busseau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0716-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZJSVVB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270260518254" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222432v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760120047942" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219561v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2001-2-6-research0019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222428v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014633825822" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9R1MZ8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222430v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0006-341X.1999.00037.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F2CD63A3B9EEBFAC2AD6CF4E1956C5F343B2629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695485v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trecourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685934v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587019v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudoit Sandrine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebarbier Emilie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589538v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830095v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019782v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197533v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197573v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Budinska" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197572v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494719v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386657v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386788v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386673v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197547v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751255v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601860v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836916v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762880v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/modeles-et-methodes-pour-levolution-biologique/?/47511" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9069.ch3" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606476v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Giguelay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512599v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315151939-10" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222891v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470710861.html" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/g31p9155855t6l0m" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2604-3_57" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197500v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00259903" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Encyclopedia-of-Biopharmaceutical-Statistics-Third-Edition/Chow/9781439822456" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830273v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r73-la-genomique-en-biologie-vegetale.html" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222890v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540403548" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777439v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Metodiev" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey K Fosdick" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189717v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dion-Blanc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998225v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815557v3" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895016v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187889v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187890v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876334v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270908v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197616v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070186v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828002v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471802v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10797-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scrucca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03532924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hafsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stumpf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12368" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1349663" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9689-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Chakar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ782" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0254-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9607-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9492-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001533" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2352" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gassiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9523-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.153-172" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0159-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-9-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948421v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201447004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benhamo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076496" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Koladjo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Domonkos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Auer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09HX6V0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. Stefanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-013-9374-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS753" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem G. Rigaill" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9258-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94FRMPX8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Gazal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.560117" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.658358" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq076" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Budinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91WL8TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C&#233;lisse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCJWH4BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-84" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leduc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Jarmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp395" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9093-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QWBZ0N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01486.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA04DFCA064E91B178E35744E4FEFCC5649A5E7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPKX5V7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428157v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Daudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koskas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197587v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9046-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197551v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.028" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-371530GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2006.00729.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F62C7EAA0EEC5CFDD937CB06A9349C860F16ED1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassalvy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baril" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2005.06.010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219538v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Daudin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavielle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222437v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.11.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ledent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tronik Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2005.00468.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NPNBH2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120037453" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00365-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PHT8QV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937519v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022407200882" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176747v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambeyron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucheton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Busseau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0716-z" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZJSVVB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222434v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9876.00279" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG8059ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270260518254" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222432v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760120047942" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222431v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219561v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2001-2-6-research0019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222428v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014633825822" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9R1MZ8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222430v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0006-341X.1999.00037.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F2CD63A3B9EEBFAC2AD6CF4E1956C5F343B2629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695485v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222427v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trecourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685934v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403138v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589538v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587019v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudoit Sandrine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebarbier Emilie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830095v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019782v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197573v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Budinska" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197533v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197572v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494719v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386788v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386657v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386673v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197547v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751255v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601860v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836916v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762880v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/modeles-et-methodes-pour-levolution-biologique/?/47511" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9069.ch3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606476v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Giguelay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512599v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315151939-10" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222891v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470710861.html" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/g31p9155855t6l0m" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2604-3_57" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197500v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00259903" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Encyclopedia-of-Biopharmaceutical-Statistics-Third-Edition/Chow/9781439822456" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830273v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r73-la-genomique-en-biologie-vegetale.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222890v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540403548" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777439v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Metodiev" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey K Fosdick" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998225v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dion-Blanc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189717v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771467v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815557v3" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895016v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187889v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187890v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876334v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270908v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197616v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070186v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828002v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>