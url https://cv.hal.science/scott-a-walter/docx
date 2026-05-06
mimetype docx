--- v0 (2026-04-10)
+++ v1 (2026-05-06)
@@ -1509,165 +1509,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de la structure de l'univers vers 1915</w:t>
+                <w:t xml:space="preserve">Poincaré on clocks and radio waves in the ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cathy Dufour 2015, La relativité générale a 100 ans et alors?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Nabonnand, Nov 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve"> Session Sa4, New perspectives on the ether in early twentieth-century physics and art, Annual Meeting, History of Science Society, San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, History of Science Society, Nov 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618994v1</w:t>
+                <w:t xml:space="preserve">halshs-01618992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré on clocks and radio waves in the ether</w:t>
+                <w:t xml:space="preserve">Les modèles de la structure de l'univers vers 1915</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Session Sa4, New perspectives on the ether in early twentieth-century physics and art, Annual Meeting, History of Science Society, San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, History of Science Society, Nov 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque Cathy Dufour 2015, La relativité générale a 100 ans et alors?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Nabonnand, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618992v1</w:t>
+                <w:t xml:space="preserve">halshs-01618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and technology in Göttingen's golden era: the first Wolfskehl lectures</w:t>
               </w:r>
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio telemetry and the birth of spacetime conventionalism</w:t>
+                <w:t xml:space="preserve">L'ordre rationnel contre l'ordre logique au début du XXe siècle : Poincaré lecteur de Cournot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Physics and Philosophy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berislav Zarnic, Jul 2015, Split, Croatia</w:t>
+              <w:t xml:space="preserve">La transversalité de la notion d’ordre au XIXe siècle : Sciences, philosophie et art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jenny Boucard, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619038v1</w:t>
+                <w:t xml:space="preserve">halshs-01619032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre rationnel contre l'ordre logique au début du XXe siècle : Poincaré lecteur de Cournot</w:t>
+                <w:t xml:space="preserve">Radio telemetry and the birth of spacetime conventionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transversalité de la notion d’ordre au XIXe siècle : Sciences, philosophie et art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jenny Boucard, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fourth Physics and Philosophy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berislav Zarnic, Jul 2015, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619032v1</w:t>
+                <w:t xml:space="preserve">halshs-01619038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientist-engineers, electron theory, and early wireless technology</w:t>
               </w:r>
@@ -3002,195 +3002,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01234447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Schlick's reading of Poincaré's theory of relativity</w:t>
+                <w:t xml:space="preserve">Minkowski’s Modern World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fynn Ole Engler, Mathias Iven. </w:t>
+              <w:t xml:space="preserve">V. Petkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moritz Schlick: Ursprünge und Entwicklungen seines Denkens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Minkowski Spacetime: A Hundred Years Later</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.43-61, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parerga Verlag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3475-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235724v1</w:t>
+                <w:t xml:space="preserve">halshs-01234434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minkowski’s Modern World</w:t>
+                <w:t xml:space="preserve">Moritz Schlick's reading of Poincaré's theory of relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Petkov. </w:t>
+              <w:t xml:space="preserve">Fynn Ole Engler, Mathias Iven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minkowski Spacetime: A Hundred Years Later</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.43-61, 2010, </w:t>
+              <w:t xml:space="preserve">Moritz Schlick: Ursprünge und Entwicklungen seines Denkens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-3475-5_2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parerga Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-203, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01234434v1</w:t>
+                <w:t xml:space="preserve">hal-01235724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis and Convention in Poincaré’s Defense of Galilei Spacetime</w:t>
               </w:r>
@@ -3786,51 +3786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E10BB1"/>
+    <w:nsid w:val="FC2BA63A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scott-a-walter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7492-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115566597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287941431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2017.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2014.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Walter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-008-0044-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0759N75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Gray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-7643-8288-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8288-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8303-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05410220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319735757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73577-1_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7708-6_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/ether-and-modernity-9780198797258?q=navarro&amp;amp;lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198797258.003.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46035-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moritz-schlick.de/publikationen/schlickiana/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3475-5_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110210620.193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/scott-a-walter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7492-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115566597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287941431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2017.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2014.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Walter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-008-0044-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0759N75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Gray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-7643-8288-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8288-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8303-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05410220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319735757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73577-1_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7708-6_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/ether-and-modernity-9780198797258?q=navarro&amp;amp;lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198797258.003.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46035-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3475-5_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235724v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moritz-schlick.de/publikationen/schlickiana/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110210620.193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>