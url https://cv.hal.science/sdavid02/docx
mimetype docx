--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared dyes for two-photon absorption in the short-wavelength infrared: strategies towards optical power limiting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzothiadiazole substituted aza-BODIPY dyes: two-photon absorption enhancement for improved optical limiting performances in the SWIR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Jung Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain David</w:t>
+                <w:t xml:space="preserve">Cesar Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carl Brännlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CS01221A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.3517-3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197147v1</w:t>
+                <w:t xml:space="preserve">hal-03102141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared dyes for two-photon absorption in the short-wavelength infrared: strategies towards optical power limiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ernoult</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Doligez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CS01221A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162259v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzothiadiazole substituted aza-BODIPY dyes: two-photon absorption enhancement for improved optical limiting performances in the SWIR range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Sandra Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.3517-3525. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202004899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102141v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic and low damage III-V/Ge heterostructure etching for multijunction solar cell fabrication with passivated sidewalls</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t>
+                <w:t xml:space="preserve">O-Band Emitting InAs Quantum Dots Grown by MOCVD on a 300 mm Ge-Buffered Si (001) Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">Oumaima Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassani</w:t>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Labau</w:t>
+                <w:t xml:space="preserve">Jérémy Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030507v1</w:t>
+                <w:t xml:space="preserve">hal-03185296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Band Emitting InAs Quantum Dots Grown by MOCVD on a 300 mm Ge-Buffered Si (001) Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Abouzaid</w:t>
+                <w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Martin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Moeyaert</w:t>
+                <w:t xml:space="preserve">Franck Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+                <w:t xml:space="preserve">Sébastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2450. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185296v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of AlGaInAs-Based Laser Behavior Grown on Hybrid InP-SiO₂/Si and InP Substrates</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2580,90 +2580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Jung Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo V Bondar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01221A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Br&#228;nnlund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Lafontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2021.100083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abouzaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122450" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02631j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Faryadras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Benis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.05.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Jung Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo V Bondar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Br&#228;nnlund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01221A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Lafontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2021.100083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abouzaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02631j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Faryadras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Benis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.05.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>