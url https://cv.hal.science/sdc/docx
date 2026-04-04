--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -977,351 +977,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
+              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008963v1</w:t>
+                <w:t xml:space="preserve">hal-01067104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946233v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067104v1</w:t>
+                <w:t xml:space="preserve">hal-00946233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (5), pp.1332-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3253,51 +3253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>