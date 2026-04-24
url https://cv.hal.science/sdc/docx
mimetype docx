--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -1,2811 +1,9222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sylvain Durand </w:t>
+        <w:t xml:space="preserve"> Sylvain Durand Chamontin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">sdc</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-1529-098X</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Triboelectric Nanogenerator: Design, First Results, and Opportunities for Frugal Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boëgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Peixoto Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009476v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Linares-Flores</w:t>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527633v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211118v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered attitude control for flying robots using an event approach based on the control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ciudad de Mexico, Mexico. pp.30-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58571/CNCA.AMCA.2024.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171459v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166201v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy Management Strategy with Adaptive Cut-off Frequency for Hybrid Energy Storage System in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Mamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC’2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067104v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Design and Control of an Aerial Manipulator with Elastic Suspension Using Unidirectional Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008963v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving Dynamics of an Aerial Manipulator with Elastic Suspension Using Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.533-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946233v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electro-Thermal Battery Model for Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, 3-7 mai 2021, en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plateforme de dimensionnement d'une source hybride de type Batterie Li-ion / Supercondensateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de Génie Électrique francophone, SGE 2020-2021, 06-08 juillet 2021, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828391v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving Disturbance Rejection and Dynamics of Cable Driven Parallel Robots with On-board Propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813239v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification des paramètres d'un modèle de batterie lithium-ion pour une source hybride de véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bartholomeüs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Symposium de Génie Electrique (SGE), 6-8 Juillet 2021, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerial Manipulator Suspended from a Cable-Driven Parallel Robot: Preliminary Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandela Ouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling, Identification and Simulation of Hybrid Battery/Supercapacitor Storage System Used in Vehicular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 6th International Conference on Electric Vehicular Technology (ICEVT), 18-21 November 2019, Bali, Indonesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bali, Indonesia. pp.156-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEVT48285.2019.8994014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedded Event-based Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IEEE International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP), Krakow, Poland, septembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP51266.2020.9291346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Simulation of Lithium-Ion Battery Charger Using Forward Power Converter for Hybrid Energy Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Study of an Aerial Manipulator with Elastic Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA), 31 May 2020 - 31 August 2020, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.4287-4293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Elastic Cables using On-Off Actuators through Model Predictive Control Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress, Berlin, Germany, janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and Influence of Standardized Driving Cycles on the Sizing of Li-Ion Battery / Supercapacitor Hybrid Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-ion battery / Supercapacitor energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IQPC International Quality and Productivity Center, Berlin, Germany, septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart Energy management of Li-ion battery / Supercapacitor Hybrid Energy Storage System for Electric Vehicle Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, Nuremberg, Germany, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental versus computational determination of the dynamical model of a glider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina dos Santos Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th INTERNATIONAL MICRO AIR VEHICLE COMPETITION AND CONFERENCE, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Flexible Cables Using Cold-Gas Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, France. pp.530-536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedded Implementation of a Nonlinear Observer-based AHRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ramos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. González-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Linares-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EEE International Conference on Unmanned Aircraft Systems (ICUAS'18), Dallas, Texas, United States, juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controller tuning strategy for quadrotor MAV carrying a cable-suspended load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Alonso Santos Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Micro Air Vehicle Conference and Flight Competition, IMAV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linares-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered attitude control for flying robots using an event approach based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Triggered Observer-based Output-Feedback Stabilization of Linear System with Communication Delays in the Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Unification of Self- and Event-Triggered Control Techniques for the Stabilization of Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Latinamerican Control Conference (CLCA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-triggered control for the stabilization of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Electrical Engineering, Computing Science and Automatic Control (CCE 2012 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mexico City, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEE.2012.6421155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568102v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heberto Madrigal Sastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VARI 2010 - 1st European workshops on CMOS Variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France. pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SampTA 2009 - 8th International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. Special session on Sampling and Industrial Applications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Predictive Control of Micro Controller's Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.314-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Albea-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation of a Suspended Aerial Manipulator Using a Handheld Camera with an IMU</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3511373⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784281v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teleoperation of a Suspended Aerial Manipulator Using a Handheld Camera with an IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.700-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3511373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188530v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Querry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.7939-7946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220371v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Following Consensus and Formation Control of VTOL-UAVs with Event-Triggered Communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attitude Synchronization of Rigid Bodies with Event-Triggered Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan R. Ayala-Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19245498⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.88869-88880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3305926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399755v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722845v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic Control of a Macro–Mini Aerial Manipulator With Elastic Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3299548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376050v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 73, pp.123-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-013-9890-y⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860840v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Offset-free Nonlinear Model Predictive Control for Improving Dynamics of Cable-Driven Parallel Robots with On-board Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yiğit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.105141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.105141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithium-Ion Battery Parameter Identification for Hybrid and Electric Vehicles Using Drive Cycle Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15114005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Omnidirectional Aerial Manipulator with Elastic Suspension: Dynamic Control and Experimental Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3048880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounded Attitude Control with Active Disturbance Rejection Capabilities for Multirotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Ardul Munoz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo L. González Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11135960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing of Lithium-Ion Battery/Supercapacitor Hybrid Energy Storage System for Forklift Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13174518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leader-Following Consensus and Formation Control of VTOL-UAVs with Event-Triggered Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. Gonzalez Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (24), pp.5498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19245498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control descentralizado basado en eventos para el consenso de múltiples robots tipo péndulo invertido en el esquema líder-seguidor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar D. Ramírez-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Linares-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermin Guerrero-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Iberoamericana de Automática e Informática Industrial RIAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/riai.2019.11113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Trajectory Optimization for Autonomous Soaring of UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.562-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.36-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-aware feedback control for a H.264 video decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (8), pp.1432-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00834888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust and Energy-Efficient DVFS Control Algorithm for GALS-ANoC MPSoC in Advanced Technology under Process Variability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Computer Science : an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.97-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-013-9890-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Based Control of the Inverted Pendulum: Swing up and Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.96-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A general formula for event-based stabilization of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (5), pp.1332-1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2012.2225493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2815,298 +9226,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Tuning of Event-Triggered Control based on Machine Learning: Application to Mobile Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Belrhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Energy-Efficient Architecture for Nanometric Technologies with Strong Robustness to Process Variability : Design of a GALS node based on a MIPS R2000 processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and Computing Ressource Aware Feedback Control Strategies for H.264 Video Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675593v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Formula for Event-Based Stabilization of Nonlinear Systems with Delays in the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Springer, pp.59-77, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Formula for Event-based Stabilization of Nonlinear Systems with Delays in the State, chapter 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuret, A., Hetel, L., Daafouz, J., Johansson, K.H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Springer, pp.59-77, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande faible coût pour une réduction de la consommation d'énergie dans les systèmes électroniques embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENT006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00586620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de commande d'alimentation d'un calculateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 09/01576. Département Automatique. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3172,51 +10238,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6909F6F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3253,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sdc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1529-098X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ghoulam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mamouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dussine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yigit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Paul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khayour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bartholome&#252;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Ouafo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635933" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEVT48285.2019.8994014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952507" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Grappe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina dos Santos Paulino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Murie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ramos-Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Linares-Flores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Alonso Santos Ortiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Ayala-Olivares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3305926" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3299548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yi&#287;it" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105141" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lewis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3048880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D. Ram&#237;rez-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fermin Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/riai.2019.11113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675609v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586620v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3550,39 +10768,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Sylvain Durand</dc:title>
+  <dc:title>Sylvain Durand Chamontin</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>