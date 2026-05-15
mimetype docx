--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -94,6340 +94,6486 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1529-098X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2i1so7QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Triboelectric Nanogenerator: Design, First Results, and Opportunities for Frugal Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Formation Control with Local Sensing combining Bubble-based Voronoi Tessellation and Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Le Bastard</w:t>
+                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+                <w:t xml:space="preserve">Lara Briñón-Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Skantzikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">2026 International Conference on Unmanned Aircraft Systems, ICUAS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312880v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Triboelectric Nanogenerator: Design, First Results, and Opportunities for Frugal Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Boëgeat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313034v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
+                <w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Niddam</w:t>
+                <w:t xml:space="preserve">Sylvain Boëgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Augustin Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+                <w:t xml:space="preserve">Leandro Peixoto Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Hicham Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021722v1</w:t>
+                <w:t xml:space="preserve">hal-05313034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
+                <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Macher</w:t>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Najjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Nerry</w:t>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469684v1</w:t>
+                <w:t xml:space="preserve">hal-05021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736502v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009476v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
+                <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Escareno</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
+              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ciudad de Mexico, Mexico. pp.30-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58571/CNCA.AMCA.2024.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587858v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy with Adaptive Cut-off Frequency for Hybrid Energy Storage System in Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pavot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC’2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003404⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935560v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design and Control of an Aerial Manipulator with Elastic Suspension Using Unidirectional Thrusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+                <w:t xml:space="preserve">Energy Management Strategy with Adaptive Cut-off Frequency for Hybrid Energy Storage System in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dussine</w:t>
+                <w:t xml:space="preserve">Lakhdar Mamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Yigit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC’2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736938v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Dynamics of an Aerial Manipulator with Elastic Suspension Using Nonlinear Model Predictive Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Optimal Design and Control of an Aerial Manipulator with Elastic Suspension Using Unidirectional Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Yigit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.533-539, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444413v1</w:t>
+                <w:t xml:space="preserve">hal-03736938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Thermal Battery Model for Automotive Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Dynamics of an Aerial Manipulator with Elastic Suspension Using Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lallement</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, 3-7 mai 2021, en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.533-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404978v1</w:t>
+                <w:t xml:space="preserve">hal-04444413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de dimensionnement d'une source hybride de type Batterie Li-ion / Supercondensateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Electro-Thermal Battery Model for Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Flieller</w:t>
+                <w:t xml:space="preserve">Christophe Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Génie Électrique francophone, SGE 2020-2021, 06-08 juillet 2021, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, 3-7 mai 2021, en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412220v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Disturbance Rejection and Dynamics of Cable Driven Parallel Robots with On-board Propellers</w:t>
+                <w:t xml:space="preserve">Plateforme de dimensionnement d'une source hybride de type Batterie Li-ion / Supercondensateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Khayour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Butin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de Génie Électrique francophone, SGE 2020-2021, 06-08 juillet 2021, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268961v1</w:t>
+                <w:t xml:space="preserve">hal-03412220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres d'un modèle de batterie lithium-ion pour une source hybride de véhicule électrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Disturbance Rejection and Dynamics of Cable Driven Parallel Robots with On-board Propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Electrique (SGE), 6-8 Juillet 2021, Nantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406494v1</w:t>
+                <w:t xml:space="preserve">hal-04268961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Manipulator Suspended from a Cable-Driven Parallel Robot: Preliminary Experimental Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des paramètres d'un modèle de batterie lithium-ion pour une source hybride de véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Yigit</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bartholomeüs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème Symposium de Génie Electrique (SGE), 6-8 Juillet 2021, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280000v1</w:t>
+                <w:t xml:space="preserve">hal-03406494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Identification and Simulation of Hybrid Battery/Supercapacitor Storage System Used in Vehicular Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aerial Manipulator Suspended from a Cable-Driven Parallel Robot: Preliminary Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandela Ouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Electric Vehicular Technology (ICEVT), 18-21 November 2019, Bali, Indonesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEVT48285.2019.8994014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268950v1</w:t>
+                <w:t xml:space="preserve">hal-03280000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Event-based Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Bertrand</w:t>
+                <w:t xml:space="preserve">Modeling, Identification and Simulation of Hybrid Battery/Supercapacitor Storage System Used in Vehicular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Yigit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP), Krakow, Poland, septembre 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Electric Vehicular Technology (ICEVT), 18-21 November 2019, Bali, Indonesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bali, Indonesia. pp.156-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEVT48285.2019.8994014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP51266.2020.9291346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268948v1</w:t>
+                <w:t xml:space="preserve">hal-04268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Lithium-Ion Battery Charger Using Forward Power Converter for Hybrid Energy Storage System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Embedded Event-based Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952507⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP), Krakow, Poland, septembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP51266.2020.9291346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268952v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of an Aerial Manipulator with Elastic Suspension</w:t>
+                <w:t xml:space="preserve">Design and Simulation of Lithium-Ion Battery Charger Using Forward Power Converter for Hybrid Energy Storage System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Yigit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA), 31 May 2020 - 31 August 2020, Paris, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196942⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268946v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Elastic Cables using On-Off Actuators through Model Predictive Control Allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preliminary Study of an Aerial Manipulator with Elastic Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress, Berlin, Germany, janvier 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA), 31 May 2020 - 31 August 2020, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.4287-4293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268938v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Influence of Standardized Driving Cycles on the Sizing of Li-Ion Battery / Supercapacitor Hybrid Energy Storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Elastic Cables using On-Off Actuators through Model Predictive Control Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IFAC World Congress, Berlin, Germany, janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268953v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery / Supercapacitor energy storage system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Study and Influence of Standardized Driving Cycles on the Sizing of Li-Ion Battery / Supercapacitor Hybrid Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IQPC International Quality and Productivity Center, Berlin, Germany, septembre 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268939v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Energy management of Li-ion battery / Supercapacitor Hybrid Energy Storage System for Electric Vehicle Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Li-ion battery / Supercapacitor energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, Nuremberg, Germany, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1-7</w:t>
+              <w:t xml:space="preserve">IQPC International Quality and Productivity Center, Berlin, Germany, septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270275v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental versus computational determination of the dynamical model of a glider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Energy management of Li-ion battery / Supercapacitor Hybrid Energy Storage System for Electric Vehicle Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INTERNATIONAL MICRO AIR VEHICLE COMPETITION AND CONFERENCE, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, Nuremberg, Germany, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013433v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Flexible Cables Using Cold-Gas Thrusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental versus computational determination of the dynamical model of a glider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina dos Santos Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sellet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th INTERNATIONAL MICRO AIR VEHICLE COMPETITION AND CONFERENCE, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234109v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Implementation of a Nonlinear Observer-based AHRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Damping of Parallel Robots Driven by Flexible Cables Using Cold-Gas Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Sellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Conference on Unmanned Aircraft Systems (ICUAS'18), Dallas, Texas, United States, juin 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, France. pp.530-536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234122v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller tuning strategy for quadrotor MAV carrying a cable-suspended load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Implementation of a Nonlinear Observer-based AHRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ramos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Alonso Santos Ortiz</w:t>
+                <w:t xml:space="preserve">Victor R. González-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesus Linares-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Micro Air Vehicle Conference and Flight Competition, IMAV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EEE International Conference on Unmanned Aircraft Systems (ICUAS'18), Dallas, Texas, United States, juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234111v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controller tuning strategy for quadrotor MAV carrying a cable-suspended load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Néstor Alonso Santos Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">International Micro Air Vehicle Conference and Flight Competition, IMAV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527633v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linares-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330792v1</w:t>
+                <w:t xml:space="preserve">hal-01527633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211118v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered attitude control for flying robots using an event approach based on the control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vega-Alonzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171459v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Event-triggered attitude control for flying robots using an event approach based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">A Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166201v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946233v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008963v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
+              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067104v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Observer-based Output-Feedback Stabilization of Linear System with Communication Delays in the Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 6 p</w:t>
+              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009025v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Event-Triggered Observer-based Output-Feedback Stabilization of Linear System with Communication Delays in the Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828391v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813239v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727706v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Unification of Self- and Event-Triggered Control Techniques for the Stabilization of Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Latinamerican Control Conference (CLCA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lima, Peru</w:t>
+              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943580v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On Unification of Self- and Event-Triggered Control Techniques for the Stabilization of Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Lucio-Maya</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
+              <w:t xml:space="preserve">15th IFAC Latinamerican Control Conference (CLCA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727707v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered control for the stabilization of linear systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Electrical Engineering, Computing Science and Automatic Control (CCE 2012 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939405v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-triggered control for the stabilization of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Minet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Electrical Engineering, Computing Science and Automatic Control (CCE 2012 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mexico City, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEE.2012.6421155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626001v1</w:t>
+                <w:t xml:space="preserve">hal-00939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648230v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568102v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727804v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heberto Madrigal Sastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00568103v1</w:t>
+                <w:t xml:space="preserve">hal-00727804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VARI 2010 - 1st European workshops on CMOS Variability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492946v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA 2009 - 8th International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. Special session on Sampling and Industrial Applications</w:t>
+              <w:t xml:space="preserve">VARI 2010 - 1st European workshops on CMOS Variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393031v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
+              <w:t xml:space="preserve">SampTA 2009 - 8th International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. Special session on Sampling and Industrial Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404053v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Predictive Control of Micro Controller's Energy-Performance Tradeoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.314-319</w:t>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391988v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fast Predictive Control of Micro Controller's Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
+              <w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.314-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368535v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Albea-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6437,2786 +6583,2786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation of a Suspended Aerial Manipulator Using a Handheld Camera with an IMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.700-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3511373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (9), pp.7939-7946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Synchronization of Rigid Bodies with Event-Triggered Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Ayala-Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.88869-88880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3305926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Control of a Macro–Mini Aerial Manipulator With Elastic Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Yigit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3299548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188530v1</w:t>
+                <w:t xml:space="preserve">hal-04199649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control of a Macro–Mini Aerial Manipulator With Elastic Suspension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arda Yigit</w:t>
+                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3299548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199649v1</w:t>
+                <w:t xml:space="preserve">hal-04188530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (2), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offset-free Nonlinear Model Predictive Control for Improving Dynamics of Cable-Driven Parallel Robots with On-board Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Yiğit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 180, pp.105141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.105141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-Ion Battery Parameter Identification for Hybrid and Electric Vehicles Using Drive Cycle Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ghoulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15114005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Omnidirectional Aerial Manipulator with Elastic Suspension: Dynamic Control and Experimental Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Yigit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2020.3048880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Attitude Control with Active Disturbance Rejection Capabilities for Multirotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Ardul Munoz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo L. González Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (13), pp.5960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11135960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of Lithium-Ion Battery/Supercapacitor Hybrid Energy Storage System for Forklift Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (17), pp.4518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13174518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-Following Consensus and Formation Control of VTOL-UAVs with Event-Triggered Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vega-Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor R. Gonzalez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.5498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s19245498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control descentralizado basado en eventos para el consenso de múltiples robots tipo péndulo invertido en el esquema líder-seguidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar D. Ramírez-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Linares-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Fermin Guerrero-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Iberoamericana de Automática e Informática Industrial RIAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.435-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/riai.2019.11113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Trajectory Optimization for Autonomous Soaring of UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (16), pp.562-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.36-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware feedback control for a H.264 video decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (8), pp.1432-1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2013.822607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00834888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust and Energy-Efficient DVFS Control Algorithm for GALS-ANoC MPSoC in Advanced Technology under Process Variability Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computer Science : an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-013-9890-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control of the Inverted Pendulum: Swing up and Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (3), pp.96-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general formula for event-based stabilization of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (5), pp.1332-1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2012.2225493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9226,130 +9372,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Tuning of Event-Triggered Control based on Machine Learning: Application to Mobile Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Belrhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9359,361 +9505,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Efficient Architecture for Nanometric Technologies with Strong Robustness to Process Variability : Design of a GALS node based on a MIPS R2000 processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Computing Ressource Aware Feedback Control Strategies for H.264 Video Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9723,232 +9869,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Formula for Event-Based Stabilization of Nonlinear Systems with Delays in the State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, pp.59-77, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Formula for Event-based Stabilization of Nonlinear Systems with Delays in the State, chapter 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuret, A., Hetel, L., Daafouz, J., Johansson, K.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, pp.59-77, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9958,100 +10104,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande faible coût pour une réduction de la consommation d'énergie dans les systèmes électroniques embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENT006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00586620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10061,118 +10207,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de commande d'alimentation d'un calculateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 09/01576. Département Automatique. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10240,51 +10386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6909F6F7"/>
+    <w:nsid w:val="962E0904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10471,51 +10617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sdc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1529-098X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ghoulam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mamouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dussine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yigit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Paul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khayour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bartholome&#252;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Ouafo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635933" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEVT48285.2019.8994014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952507" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Grappe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina dos Santos Paulino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Murie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ramos-Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Linares-Flores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Alonso Santos Ortiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Ayala-Olivares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3305926" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3299548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yi&#287;it" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105141" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lewis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3048880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D. Ram&#237;rez-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fermin Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/riai.2019.11113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675609v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586620v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sdc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1529-098X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2i1so7QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;&#243;n-Arranz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Skantzikas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ghoulam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pavot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mamouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dussine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yigit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811775" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khayour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bartholome&#252;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Ouafo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635933" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEVT48285.2019.8994014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jorge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Grappe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina dos Santos Paulino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Murie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ramos-Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Linares-Flores" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Alonso Santos Ortiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3511373" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Ayala-Olivares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3305926" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3299548" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yi&#287;it" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lewis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3048880" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174518" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D. Ram&#237;rez-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fermin Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/riai.2019.11113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Pivert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Belrhazi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391281v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586620v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>